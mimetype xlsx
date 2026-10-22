--- v0 (2025-10-04)
+++ v1 (2026-10-22)
@@ -1,78 +1,126 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp1.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp2.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp3.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp4.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp5.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp6.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp7.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp8.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp9.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp10.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp11.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp12.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp13.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp14.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp15.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp16.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp17.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp18.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp19.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp20.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp21.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp22.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp23.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp24.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp25.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp26.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp27.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp28.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp29.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp30.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp31.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp32.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp33.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp34.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp35.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp36.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp37.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp38.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp39.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp40.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="164011"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\spq-filesrv01\Aduanas y Soporte Tecnico\1. SOPORTE_TECNICO_DEL_NEGOCIO\0. COMPAÑÍAS\Calificación Compañías\Requisitos de calificación hidrocarburos\Formatos Requisitos\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="2145" windowHeight="0" activeTab="1"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="2145" windowHeight="0"/>
   </bookViews>
   <sheets>
     <sheet name="Form No. 2" sheetId="3" r:id="rId1"/>
     <sheet name="Formulario No. 2" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Form No. 2'!$U$41:$U$46</definedName>
-[...2 lines deleted...]
-    <definedName name="_xlnm.Print_Area" localSheetId="1">'Formulario No. 2'!$A$1:$R$63</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Form No. 2'!$U$42:$U$47</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Formulario No. 2'!$U$43:$U$48</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'Form No. 2'!$A$1:$R$63</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">'Formulario No. 2'!$A$1:$R$64</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
+<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
+<calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="O4" i="2" l="1"/>
+</calcChain>
+</file>
+
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="150" uniqueCount="98">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="154" uniqueCount="104">
   <si>
     <t>EMPRESA PÚBLICA DE HIDROCARBUROS DEL ECUADOR
 EP PETROECUADOR</t>
   </si>
   <si>
     <t>Address:</t>
   </si>
   <si>
     <t>Phone:</t>
   </si>
   <si>
     <t>Name:</t>
   </si>
   <si>
     <t>E-mail:</t>
   </si>
   <si>
     <t>Tax Id Number:</t>
   </si>
   <si>
     <t xml:space="preserve">Address: </t>
   </si>
   <si>
     <t xml:space="preserve">NAME: </t>
   </si>
@@ -187,228 +235,246 @@
   <si>
     <t xml:space="preserve">Date: </t>
   </si>
   <si>
     <t>Position:</t>
   </si>
   <si>
     <t>Goverment (%):</t>
   </si>
   <si>
     <t>Private (%):</t>
   </si>
   <si>
     <t>ID:</t>
   </si>
   <si>
     <t>Sign:</t>
   </si>
   <si>
     <t>5. SHAREHOLDERS OF THE COMPANY</t>
   </si>
   <si>
     <t>6. REFINERIES: (If Applicable)</t>
   </si>
   <si>
-    <t>7. MARK THE INTEREST PRODUCTS FOR TRADING:</t>
-[...1 lines deleted...]
-  <si>
     <t>1.  INFORMACIÓN GENERAL DE LA COMPAÑÍA</t>
   </si>
   <si>
     <t>Nombre de la Compañía:</t>
   </si>
   <si>
     <t>Tax Id.:</t>
   </si>
   <si>
     <t xml:space="preserve">Dirección: </t>
   </si>
   <si>
     <t>Fecha de Constitución:</t>
   </si>
   <si>
-    <t>Ciudad/País:</t>
-[...1 lines deleted...]
-  <si>
     <t>Código ZIP:</t>
   </si>
   <si>
     <t>Nombre</t>
   </si>
   <si>
     <t>Número de Identificación:</t>
   </si>
   <si>
     <t>Cargo:</t>
   </si>
   <si>
     <t>3. CONTACTOS DE FINANZAS Y KYC:</t>
   </si>
   <si>
     <t>4. CONTACTOS PARA ENVÍO DE INVITACIONES:</t>
   </si>
   <si>
     <t>5. ACCIONISTAS DE LA COMPAÑÍA</t>
   </si>
   <si>
     <t>Participación (%)</t>
   </si>
   <si>
     <t>Participación %:</t>
   </si>
   <si>
     <t>Privada (%):</t>
   </si>
   <si>
     <t>Gobierno (%):</t>
   </si>
   <si>
     <t>6. Refinerías: (Si Aplica)</t>
   </si>
   <si>
     <t xml:space="preserve">Nombre de la Refinería </t>
   </si>
   <si>
     <t>Ubicación</t>
   </si>
   <si>
     <t>Capacidad (BPD)</t>
   </si>
   <si>
     <t>CAPACITY (BPD)</t>
   </si>
   <si>
-    <t>7. Marque los prodcutos de interés para comercializar:</t>
-[...1 lines deleted...]
-  <si>
     <t>Para compra a PETROECUADOR:</t>
   </si>
   <si>
     <t>Para venta a PETROECUADOR:</t>
   </si>
   <si>
     <t>Otros</t>
   </si>
   <si>
     <t>Nombre:</t>
   </si>
   <si>
     <t>Dirección:</t>
   </si>
   <si>
     <t xml:space="preserve">Teléfono: </t>
   </si>
   <si>
-    <t>CI:</t>
-[...1 lines deleted...]
-  <si>
     <t>Celular:</t>
   </si>
   <si>
     <t>Firma:</t>
   </si>
   <si>
     <t xml:space="preserve">Fecha: </t>
   </si>
   <si>
     <t>Date of Incorpotation:</t>
   </si>
   <si>
     <t>FORM No. 2</t>
   </si>
   <si>
     <t>Las invitaciones a ofertar enviadas por EP PETROECUADOR, serán recibidas en los correos electrónicos arriba indicados</t>
   </si>
   <si>
     <t>Actividad Principal:</t>
   </si>
   <si>
     <t>Pag. Web:</t>
   </si>
   <si>
     <t>Teléfono:</t>
   </si>
   <si>
     <t>Main Activity</t>
   </si>
   <si>
     <t>Website:</t>
   </si>
   <si>
     <t xml:space="preserve">8. LEGAL REPRESENTATIVE IN ECUADOR: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8. Representante Legal en Ecuador: </t>
+  </si>
+  <si>
+    <t>Ciudad:</t>
+  </si>
+  <si>
+    <t>País:</t>
+  </si>
+  <si>
+    <t>Calificación:</t>
+  </si>
+  <si>
+    <t>Actualización:</t>
+  </si>
+  <si>
+    <t>7. SELECT THE INTEREST PRODUCTS FOR TRADING:</t>
+  </si>
+  <si>
+    <t>7. Seleccione los prodcutos de interés para comercializar:</t>
+  </si>
+  <si>
+    <t>Qualification:</t>
+  </si>
+  <si>
+    <t>Update:</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">2. EXECUTIVES OF THE COMPANY </t>
     </r>
     <r>
       <rPr>
         <u/>
         <sz val="8.5"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>(Especify the Legal Representative of the Company)</t>
+      <t>(Also include the Legal Representative of the Company)</t>
     </r>
     <r>
       <rPr>
         <b/>
         <u/>
         <sz val="8.5"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>:</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">2. EJECUTIVOS DE LA COMPAÑÍA </t>
     </r>
     <r>
       <rPr>
         <u/>
         <sz val="8.5"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>(Especificar el Representante Legal de la Compañía) :</t>
+      <t>(También incluir el Representante Legal de la Compañía) :</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve">8. Representante Legal en Ecuador: </t>
+    <t>CI / RUC:</t>
+  </si>
+  <si>
+    <t>E-Mail:</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="8" x14ac:knownFonts="1">
+  <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8.5"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="8.5"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8.5"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
@@ -418,50 +484,65 @@
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="8.5"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="8.5"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="8.5"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="34">
     <border>
       <left/>
@@ -520,111 +601,85 @@
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color theme="1"/>
-[...13 lines deleted...]
-      <left style="thin">
         <color theme="0"/>
       </left>
       <right style="thin">
         <color theme="0"/>
       </right>
       <top style="thin">
         <color theme="0"/>
       </top>
       <bottom style="thin">
         <color theme="0"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="0"/>
       </left>
       <right style="thin">
         <color theme="0"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="0"/>
       </left>
       <right style="thin">
         <color theme="0"/>
       </right>
       <top/>
       <bottom style="thin">
         <color theme="0"/>
       </bottom>
-      <diagonal/>
-[...9 lines deleted...]
-      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color theme="0"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color theme="0"/>
       </right>
       <top style="thin">
         <color theme="0"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="0"/>
@@ -827,354 +882,406 @@
     <border>
       <left style="thin">
         <color theme="0"/>
       </left>
       <right style="thin">
         <color theme="0"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color theme="1"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...1 lines deleted...]
-      </left>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color theme="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
       <right/>
       <top style="thin">
         <color theme="0"/>
       </top>
       <bottom style="thin">
-        <color indexed="64"/>
+        <color theme="0"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color theme="0"/>
+      </right>
+      <top style="thin">
+        <color theme="0"/>
+      </top>
+      <bottom style="thin">
+        <color theme="0"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="132">
+  <cellXfs count="166">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1"/>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1"/>
-    <xf numFmtId="0" fontId="5" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...9 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="3" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="3" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
-    <xf numFmtId="0" fontId="3" fillId="3" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="3" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="3" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="3" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="3" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="3" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="3" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="3" borderId="20" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="18" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="3" borderId="21" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="19" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="3" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
@@ -1195,127 +1302,377 @@
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center" vertical="center"/>
-[...4 lines deleted...]
-    <xf numFmtId="14" fontId="3" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="14" fontId="3" fillId="3" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="3" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="3" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="3" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="2" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="3" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="9" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="9" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="9" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="18" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="19" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
-      <protection locked="0"/>
-[...3 lines deleted...]
-      <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="2">
+    <cellStyle name="Hipervínculo" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+</file>
+
+<file path=xl/ctrlProps/ctrlProp1.xml><?xml version="1.0" encoding="utf-8"?>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
+</file>
+
+<file path=xl/ctrlProps/ctrlProp10.xml><?xml version="1.0" encoding="utf-8"?>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
+</file>
+
+<file path=xl/ctrlProps/ctrlProp11.xml><?xml version="1.0" encoding="utf-8"?>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
+</file>
+
+<file path=xl/ctrlProps/ctrlProp12.xml><?xml version="1.0" encoding="utf-8"?>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
+</file>
+
+<file path=xl/ctrlProps/ctrlProp13.xml><?xml version="1.0" encoding="utf-8"?>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
+</file>
+
+<file path=xl/ctrlProps/ctrlProp14.xml><?xml version="1.0" encoding="utf-8"?>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
+</file>
+
+<file path=xl/ctrlProps/ctrlProp15.xml><?xml version="1.0" encoding="utf-8"?>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
+</file>
+
+<file path=xl/ctrlProps/ctrlProp16.xml><?xml version="1.0" encoding="utf-8"?>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
+</file>
+
+<file path=xl/ctrlProps/ctrlProp17.xml><?xml version="1.0" encoding="utf-8"?>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
+</file>
+
+<file path=xl/ctrlProps/ctrlProp18.xml><?xml version="1.0" encoding="utf-8"?>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
+</file>
+
+<file path=xl/ctrlProps/ctrlProp19.xml><?xml version="1.0" encoding="utf-8"?>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
+</file>
+
+<file path=xl/ctrlProps/ctrlProp2.xml><?xml version="1.0" encoding="utf-8"?>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
+</file>
+
+<file path=xl/ctrlProps/ctrlProp20.xml><?xml version="1.0" encoding="utf-8"?>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
+</file>
+
+<file path=xl/ctrlProps/ctrlProp21.xml><?xml version="1.0" encoding="utf-8"?>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
+</file>
+
+<file path=xl/ctrlProps/ctrlProp22.xml><?xml version="1.0" encoding="utf-8"?>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
+</file>
+
+<file path=xl/ctrlProps/ctrlProp23.xml><?xml version="1.0" encoding="utf-8"?>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
+</file>
+
+<file path=xl/ctrlProps/ctrlProp24.xml><?xml version="1.0" encoding="utf-8"?>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
+</file>
+
+<file path=xl/ctrlProps/ctrlProp25.xml><?xml version="1.0" encoding="utf-8"?>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
+</file>
+
+<file path=xl/ctrlProps/ctrlProp26.xml><?xml version="1.0" encoding="utf-8"?>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
+</file>
+
+<file path=xl/ctrlProps/ctrlProp27.xml><?xml version="1.0" encoding="utf-8"?>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
+</file>
+
+<file path=xl/ctrlProps/ctrlProp28.xml><?xml version="1.0" encoding="utf-8"?>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
+</file>
+
+<file path=xl/ctrlProps/ctrlProp29.xml><?xml version="1.0" encoding="utf-8"?>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
+</file>
+
+<file path=xl/ctrlProps/ctrlProp3.xml><?xml version="1.0" encoding="utf-8"?>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
+</file>
+
+<file path=xl/ctrlProps/ctrlProp30.xml><?xml version="1.0" encoding="utf-8"?>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
+</file>
+
+<file path=xl/ctrlProps/ctrlProp31.xml><?xml version="1.0" encoding="utf-8"?>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
+</file>
+
+<file path=xl/ctrlProps/ctrlProp32.xml><?xml version="1.0" encoding="utf-8"?>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
+</file>
+
+<file path=xl/ctrlProps/ctrlProp33.xml><?xml version="1.0" encoding="utf-8"?>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
+</file>
+
+<file path=xl/ctrlProps/ctrlProp34.xml><?xml version="1.0" encoding="utf-8"?>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
+</file>
+
+<file path=xl/ctrlProps/ctrlProp35.xml><?xml version="1.0" encoding="utf-8"?>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
+</file>
+
+<file path=xl/ctrlProps/ctrlProp36.xml><?xml version="1.0" encoding="utf-8"?>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
+</file>
+
+<file path=xl/ctrlProps/ctrlProp37.xml><?xml version="1.0" encoding="utf-8"?>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
+</file>
+
+<file path=xl/ctrlProps/ctrlProp38.xml><?xml version="1.0" encoding="utf-8"?>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
+</file>
+
+<file path=xl/ctrlProps/ctrlProp39.xml><?xml version="1.0" encoding="utf-8"?>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
+</file>
+
+<file path=xl/ctrlProps/ctrlProp4.xml><?xml version="1.0" encoding="utf-8"?>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
+</file>
+
+<file path=xl/ctrlProps/ctrlProp40.xml><?xml version="1.0" encoding="utf-8"?>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
+</file>
+
+<file path=xl/ctrlProps/ctrlProp5.xml><?xml version="1.0" encoding="utf-8"?>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
+</file>
+
+<file path=xl/ctrlProps/ctrlProp6.xml><?xml version="1.0" encoding="utf-8"?>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
+</file>
+
+<file path=xl/ctrlProps/ctrlProp7.xml><?xml version="1.0" encoding="utf-8"?>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
+</file>
+
+<file path=xl/ctrlProps/ctrlProp8.xml><?xml version="1.0" encoding="utf-8"?>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
+</file>
+
+<file path=xl/ctrlProps/ctrlProp9.xml><?xml version="1.0" encoding="utf-8"?>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>40705</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>255909</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>308558</xdr:rowOff>
     </xdr:to>
@@ -1328,99 +1685,2659 @@
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="40705"/>
           <a:ext cx="1804214" cy="267853"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>13</xdr:col>
+          <xdr:colOff>85725</xdr:colOff>
+          <xdr:row>41</xdr:row>
+          <xdr:rowOff>0</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>13</xdr:col>
+          <xdr:colOff>276225</xdr:colOff>
+          <xdr:row>41</xdr:row>
+          <xdr:rowOff>200025</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1032" name="Check Box 8" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1032"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>13</xdr:col>
+          <xdr:colOff>85725</xdr:colOff>
+          <xdr:row>42</xdr:row>
+          <xdr:rowOff>0</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>13</xdr:col>
+          <xdr:colOff>276225</xdr:colOff>
+          <xdr:row>42</xdr:row>
+          <xdr:rowOff>200025</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1033" name="Check Box 9" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1033"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>13</xdr:col>
+          <xdr:colOff>85725</xdr:colOff>
+          <xdr:row>43</xdr:row>
+          <xdr:rowOff>0</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>13</xdr:col>
+          <xdr:colOff>276225</xdr:colOff>
+          <xdr:row>43</xdr:row>
+          <xdr:rowOff>200025</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1034" name="Check Box 10" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1034"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>13</xdr:col>
+          <xdr:colOff>85725</xdr:colOff>
+          <xdr:row>44</xdr:row>
+          <xdr:rowOff>0</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>13</xdr:col>
+          <xdr:colOff>276225</xdr:colOff>
+          <xdr:row>44</xdr:row>
+          <xdr:rowOff>200025</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1035" name="Check Box 11" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1035"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>13</xdr:col>
+          <xdr:colOff>85725</xdr:colOff>
+          <xdr:row>45</xdr:row>
+          <xdr:rowOff>0</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>13</xdr:col>
+          <xdr:colOff>276225</xdr:colOff>
+          <xdr:row>45</xdr:row>
+          <xdr:rowOff>200025</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1036" name="Check Box 12" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1036"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>13</xdr:col>
+          <xdr:colOff>85725</xdr:colOff>
+          <xdr:row>46</xdr:row>
+          <xdr:rowOff>0</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>13</xdr:col>
+          <xdr:colOff>276225</xdr:colOff>
+          <xdr:row>46</xdr:row>
+          <xdr:rowOff>200025</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1037" name="Check Box 13" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1037"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>13</xdr:col>
+          <xdr:colOff>85725</xdr:colOff>
+          <xdr:row>47</xdr:row>
+          <xdr:rowOff>0</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>13</xdr:col>
+          <xdr:colOff>276225</xdr:colOff>
+          <xdr:row>47</xdr:row>
+          <xdr:rowOff>200025</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1038" name="Check Box 14" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1038"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>13</xdr:col>
+          <xdr:colOff>85725</xdr:colOff>
+          <xdr:row>48</xdr:row>
+          <xdr:rowOff>0</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>13</xdr:col>
+          <xdr:colOff>276225</xdr:colOff>
+          <xdr:row>48</xdr:row>
+          <xdr:rowOff>200025</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1039" name="Check Box 15" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1039"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>13</xdr:col>
+          <xdr:colOff>85725</xdr:colOff>
+          <xdr:row>49</xdr:row>
+          <xdr:rowOff>0</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>13</xdr:col>
+          <xdr:colOff>276225</xdr:colOff>
+          <xdr:row>49</xdr:row>
+          <xdr:rowOff>200025</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1040" name="Check Box 16" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1040"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>13</xdr:col>
+          <xdr:colOff>85725</xdr:colOff>
+          <xdr:row>50</xdr:row>
+          <xdr:rowOff>0</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>13</xdr:col>
+          <xdr:colOff>276225</xdr:colOff>
+          <xdr:row>50</xdr:row>
+          <xdr:rowOff>200025</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1041" name="Check Box 17" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1041"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>13</xdr:col>
+          <xdr:colOff>85725</xdr:colOff>
+          <xdr:row>51</xdr:row>
+          <xdr:rowOff>0</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>13</xdr:col>
+          <xdr:colOff>276225</xdr:colOff>
+          <xdr:row>51</xdr:row>
+          <xdr:rowOff>200025</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1042" name="Check Box 18" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1042"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>3</xdr:col>
+          <xdr:colOff>85725</xdr:colOff>
+          <xdr:row>41</xdr:row>
+          <xdr:rowOff>0</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>3</xdr:col>
+          <xdr:colOff>276225</xdr:colOff>
+          <xdr:row>41</xdr:row>
+          <xdr:rowOff>200025</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1043" name="Check Box 19" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1043"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>3</xdr:col>
+          <xdr:colOff>85725</xdr:colOff>
+          <xdr:row>42</xdr:row>
+          <xdr:rowOff>0</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>3</xdr:col>
+          <xdr:colOff>276225</xdr:colOff>
+          <xdr:row>42</xdr:row>
+          <xdr:rowOff>200025</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1044" name="Check Box 20" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1044"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>3</xdr:col>
+          <xdr:colOff>85725</xdr:colOff>
+          <xdr:row>43</xdr:row>
+          <xdr:rowOff>0</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>3</xdr:col>
+          <xdr:colOff>276225</xdr:colOff>
+          <xdr:row>43</xdr:row>
+          <xdr:rowOff>200025</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1045" name="Check Box 21" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1045"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>3</xdr:col>
+          <xdr:colOff>85725</xdr:colOff>
+          <xdr:row>44</xdr:row>
+          <xdr:rowOff>0</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>3</xdr:col>
+          <xdr:colOff>276225</xdr:colOff>
+          <xdr:row>44</xdr:row>
+          <xdr:rowOff>200025</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1046" name="Check Box 22" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1046"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>3</xdr:col>
+          <xdr:colOff>85725</xdr:colOff>
+          <xdr:row>45</xdr:row>
+          <xdr:rowOff>0</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>3</xdr:col>
+          <xdr:colOff>276225</xdr:colOff>
+          <xdr:row>45</xdr:row>
+          <xdr:rowOff>200025</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1047" name="Check Box 23" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1047"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>3</xdr:col>
+          <xdr:colOff>85725</xdr:colOff>
+          <xdr:row>46</xdr:row>
+          <xdr:rowOff>0</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>3</xdr:col>
+          <xdr:colOff>276225</xdr:colOff>
+          <xdr:row>46</xdr:row>
+          <xdr:rowOff>200025</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1048" name="Check Box 24" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1048"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>3</xdr:col>
+          <xdr:colOff>85725</xdr:colOff>
+          <xdr:row>47</xdr:row>
+          <xdr:rowOff>0</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>3</xdr:col>
+          <xdr:colOff>276225</xdr:colOff>
+          <xdr:row>47</xdr:row>
+          <xdr:rowOff>200025</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1049" name="Check Box 25" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1049"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>5</xdr:col>
+          <xdr:colOff>85725</xdr:colOff>
+          <xdr:row>2</xdr:row>
+          <xdr:rowOff>0</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>5</xdr:col>
+          <xdr:colOff>276225</xdr:colOff>
+          <xdr:row>3</xdr:row>
+          <xdr:rowOff>0</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1050" name="Check Box 26" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1050"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>12</xdr:col>
+          <xdr:colOff>85725</xdr:colOff>
+          <xdr:row>2</xdr:row>
+          <xdr:rowOff>0</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>12</xdr:col>
+          <xdr:colOff>276225</xdr:colOff>
+          <xdr:row>3</xdr:row>
+          <xdr:rowOff>0</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1053" name="Check Box 29" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1053"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>40705</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>177081</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>308558</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Imagen 2"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="40705"/>
           <a:ext cx="1799167" cy="267853"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>2</xdr:col>
+          <xdr:colOff>85725</xdr:colOff>
+          <xdr:row>42</xdr:row>
+          <xdr:rowOff>0</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>2</xdr:col>
+          <xdr:colOff>276225</xdr:colOff>
+          <xdr:row>42</xdr:row>
+          <xdr:rowOff>200025</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="2049" name="Check Box 1" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s2049"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>2</xdr:col>
+          <xdr:colOff>85725</xdr:colOff>
+          <xdr:row>43</xdr:row>
+          <xdr:rowOff>0</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>2</xdr:col>
+          <xdr:colOff>276225</xdr:colOff>
+          <xdr:row>43</xdr:row>
+          <xdr:rowOff>200025</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="2051" name="Check Box 3" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s2051"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>2</xdr:col>
+          <xdr:colOff>85725</xdr:colOff>
+          <xdr:row>44</xdr:row>
+          <xdr:rowOff>0</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>2</xdr:col>
+          <xdr:colOff>276225</xdr:colOff>
+          <xdr:row>44</xdr:row>
+          <xdr:rowOff>200025</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="2052" name="Check Box 4" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s2052"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>2</xdr:col>
+          <xdr:colOff>85725</xdr:colOff>
+          <xdr:row>45</xdr:row>
+          <xdr:rowOff>0</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>2</xdr:col>
+          <xdr:colOff>276225</xdr:colOff>
+          <xdr:row>45</xdr:row>
+          <xdr:rowOff>200025</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="2053" name="Check Box 5" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s2053"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>2</xdr:col>
+          <xdr:colOff>85725</xdr:colOff>
+          <xdr:row>46</xdr:row>
+          <xdr:rowOff>0</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>2</xdr:col>
+          <xdr:colOff>276225</xdr:colOff>
+          <xdr:row>46</xdr:row>
+          <xdr:rowOff>200025</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="2054" name="Check Box 6" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s2054"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>2</xdr:col>
+          <xdr:colOff>85725</xdr:colOff>
+          <xdr:row>47</xdr:row>
+          <xdr:rowOff>0</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>2</xdr:col>
+          <xdr:colOff>276225</xdr:colOff>
+          <xdr:row>47</xdr:row>
+          <xdr:rowOff>200025</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="2055" name="Check Box 7" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s2055"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>2</xdr:col>
+          <xdr:colOff>85725</xdr:colOff>
+          <xdr:row>48</xdr:row>
+          <xdr:rowOff>0</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>2</xdr:col>
+          <xdr:colOff>276225</xdr:colOff>
+          <xdr:row>48</xdr:row>
+          <xdr:rowOff>200025</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="2056" name="Check Box 8" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s2056"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>13</xdr:col>
+          <xdr:colOff>85725</xdr:colOff>
+          <xdr:row>42</xdr:row>
+          <xdr:rowOff>0</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>13</xdr:col>
+          <xdr:colOff>276225</xdr:colOff>
+          <xdr:row>42</xdr:row>
+          <xdr:rowOff>200025</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="2057" name="Check Box 9" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s2057"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>13</xdr:col>
+          <xdr:colOff>85725</xdr:colOff>
+          <xdr:row>43</xdr:row>
+          <xdr:rowOff>0</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>13</xdr:col>
+          <xdr:colOff>276225</xdr:colOff>
+          <xdr:row>43</xdr:row>
+          <xdr:rowOff>200025</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="2058" name="Check Box 10" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s2058"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>13</xdr:col>
+          <xdr:colOff>85725</xdr:colOff>
+          <xdr:row>44</xdr:row>
+          <xdr:rowOff>0</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>13</xdr:col>
+          <xdr:colOff>276225</xdr:colOff>
+          <xdr:row>44</xdr:row>
+          <xdr:rowOff>200025</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="2059" name="Check Box 11" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s2059"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>13</xdr:col>
+          <xdr:colOff>85725</xdr:colOff>
+          <xdr:row>45</xdr:row>
+          <xdr:rowOff>0</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>13</xdr:col>
+          <xdr:colOff>276225</xdr:colOff>
+          <xdr:row>45</xdr:row>
+          <xdr:rowOff>200025</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="2060" name="Check Box 12" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s2060"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>13</xdr:col>
+          <xdr:colOff>85725</xdr:colOff>
+          <xdr:row>46</xdr:row>
+          <xdr:rowOff>0</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>13</xdr:col>
+          <xdr:colOff>276225</xdr:colOff>
+          <xdr:row>46</xdr:row>
+          <xdr:rowOff>200025</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="2061" name="Check Box 13" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s2061"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>13</xdr:col>
+          <xdr:colOff>85725</xdr:colOff>
+          <xdr:row>47</xdr:row>
+          <xdr:rowOff>0</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>13</xdr:col>
+          <xdr:colOff>276225</xdr:colOff>
+          <xdr:row>47</xdr:row>
+          <xdr:rowOff>200025</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="2062" name="Check Box 14" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s2062"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>13</xdr:col>
+          <xdr:colOff>85725</xdr:colOff>
+          <xdr:row>48</xdr:row>
+          <xdr:rowOff>0</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>13</xdr:col>
+          <xdr:colOff>276225</xdr:colOff>
+          <xdr:row>48</xdr:row>
+          <xdr:rowOff>200025</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="2063" name="Check Box 15" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s2063"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>13</xdr:col>
+          <xdr:colOff>85725</xdr:colOff>
+          <xdr:row>49</xdr:row>
+          <xdr:rowOff>0</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>13</xdr:col>
+          <xdr:colOff>276225</xdr:colOff>
+          <xdr:row>49</xdr:row>
+          <xdr:rowOff>200025</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="2064" name="Check Box 16" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s2064"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>13</xdr:col>
+          <xdr:colOff>85725</xdr:colOff>
+          <xdr:row>50</xdr:row>
+          <xdr:rowOff>0</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>13</xdr:col>
+          <xdr:colOff>276225</xdr:colOff>
+          <xdr:row>50</xdr:row>
+          <xdr:rowOff>200025</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="2065" name="Check Box 17" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s2065"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>13</xdr:col>
+          <xdr:colOff>85725</xdr:colOff>
+          <xdr:row>51</xdr:row>
+          <xdr:rowOff>0</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>13</xdr:col>
+          <xdr:colOff>276225</xdr:colOff>
+          <xdr:row>51</xdr:row>
+          <xdr:rowOff>200025</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="2066" name="Check Box 18" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s2066"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>13</xdr:col>
+          <xdr:colOff>85725</xdr:colOff>
+          <xdr:row>52</xdr:row>
+          <xdr:rowOff>0</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>13</xdr:col>
+          <xdr:colOff>276225</xdr:colOff>
+          <xdr:row>52</xdr:row>
+          <xdr:rowOff>200025</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="2067" name="Check Box 19" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s2067"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>5</xdr:col>
+          <xdr:colOff>85725</xdr:colOff>
+          <xdr:row>2</xdr:row>
+          <xdr:rowOff>0</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>5</xdr:col>
+          <xdr:colOff>276225</xdr:colOff>
+          <xdr:row>3</xdr:row>
+          <xdr:rowOff>0</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="2068" name="Check Box 20" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s2068"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>14</xdr:col>
+          <xdr:colOff>85725</xdr:colOff>
+          <xdr:row>2</xdr:row>
+          <xdr:rowOff>0</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>14</xdr:col>
+          <xdr:colOff>276225</xdr:colOff>
+          <xdr:row>3</xdr:row>
+          <xdr:rowOff>0</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="2069" name="Check Box 21" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s2069"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -1642,1463 +4559,1481 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp5.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp10.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp15.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp18.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp4.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp9.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp14.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp13.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp3.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp8.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp2.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp12.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp20.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp7.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp16.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp6.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp11.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp19.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp25.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp30.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp35.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp38.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp24.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp29.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp34.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp33.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp37.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp23.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp28.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp22.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp32.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp40.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp27.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp36.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp21.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp26.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp31.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp39.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:AI164"/>
+  <dimension ref="A1:AI165"/>
   <sheetViews>
-    <sheetView topLeftCell="A49" zoomScale="145" zoomScaleNormal="145" workbookViewId="0">
-      <selection activeCell="A8" sqref="A8"/>
+    <sheetView tabSelected="1" zoomScale="145" zoomScaleNormal="145" workbookViewId="0">
+      <selection activeCell="O64" sqref="O64"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="11.1" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="8.5703125" style="4" customWidth="1"/>
-    <col min="2" max="2" width="8.140625" style="36" customWidth="1"/>
-[...14 lines deleted...]
-    <col min="17" max="17" width="5.85546875" style="36" customWidth="1"/>
+    <col min="2" max="2" width="8.140625" style="32" customWidth="1"/>
+    <col min="3" max="3" width="5.140625" style="32" customWidth="1"/>
+    <col min="4" max="4" width="5.85546875" style="32" customWidth="1"/>
+    <col min="5" max="5" width="5.140625" style="32" customWidth="1"/>
+    <col min="6" max="6" width="7" style="32" customWidth="1"/>
+    <col min="7" max="7" width="5.140625" style="32" customWidth="1"/>
+    <col min="8" max="8" width="5.85546875" style="32" customWidth="1"/>
+    <col min="9" max="9" width="5.140625" style="32" customWidth="1"/>
+    <col min="10" max="10" width="6.42578125" style="32" customWidth="1"/>
+    <col min="11" max="11" width="6" style="32" customWidth="1"/>
+    <col min="12" max="12" width="5.85546875" style="32" customWidth="1"/>
+    <col min="13" max="13" width="6" style="32" customWidth="1"/>
+    <col min="14" max="14" width="7.5703125" style="32" customWidth="1"/>
+    <col min="15" max="15" width="5.7109375" style="32" customWidth="1"/>
+    <col min="16" max="16" width="5.140625" style="32" customWidth="1"/>
+    <col min="17" max="17" width="5.85546875" style="32" customWidth="1"/>
     <col min="18" max="18" width="6.5703125" style="4" customWidth="1"/>
     <col min="19" max="35" width="5.5703125" style="1" hidden="1" customWidth="1"/>
     <col min="36" max="16384" width="11.42578125" style="1" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" ht="27" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B1" s="83" t="s">
+      <c r="B1" s="89" t="s">
         <v>0</v>
       </c>
-      <c r="C1" s="83"/>
-[...13 lines deleted...]
-      <c r="Q1" s="83"/>
+      <c r="C1" s="89"/>
+      <c r="D1" s="89"/>
+      <c r="E1" s="89"/>
+      <c r="F1" s="89"/>
+      <c r="G1" s="89"/>
+      <c r="H1" s="89"/>
+      <c r="I1" s="89"/>
+      <c r="J1" s="89"/>
+      <c r="K1" s="89"/>
+      <c r="L1" s="89"/>
+      <c r="M1" s="89"/>
+      <c r="N1" s="89"/>
+      <c r="O1" s="89"/>
+      <c r="P1" s="89"/>
+      <c r="Q1" s="89"/>
     </row>
     <row r="2" spans="1:18" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B2" s="84" t="s">
-[...19 lines deleted...]
-      <c r="A3" s="5" t="s">
+      <c r="B2" s="90" t="s">
+        <v>83</v>
+      </c>
+      <c r="C2" s="150"/>
+      <c r="D2" s="90"/>
+      <c r="E2" s="90"/>
+      <c r="F2" s="90"/>
+      <c r="G2" s="90"/>
+      <c r="H2" s="90"/>
+      <c r="I2" s="150"/>
+      <c r="J2" s="90"/>
+      <c r="K2" s="90"/>
+      <c r="L2" s="90"/>
+      <c r="M2" s="90"/>
+      <c r="N2" s="90"/>
+      <c r="O2" s="90"/>
+      <c r="P2" s="90"/>
+      <c r="Q2" s="90"/>
+    </row>
+    <row r="3" spans="1:18" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D3" s="103" t="s">
+        <v>98</v>
+      </c>
+      <c r="E3" s="104"/>
+      <c r="F3" s="158"/>
+      <c r="G3" s="159"/>
+      <c r="H3" s="159"/>
+      <c r="I3" s="158"/>
+      <c r="J3" s="7"/>
+      <c r="K3" s="105" t="s">
+        <v>99</v>
+      </c>
+      <c r="L3" s="160"/>
+      <c r="M3" s="81"/>
+      <c r="N3" s="75"/>
+      <c r="O3" s="76"/>
+      <c r="P3" s="77"/>
+      <c r="Q3" s="77"/>
+    </row>
+    <row r="4" spans="1:18" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="B3" s="40"/>
-[...11 lines deleted...]
-      <c r="N3" s="42" t="s">
+      <c r="B4" s="34"/>
+      <c r="C4" s="76"/>
+      <c r="D4" s="7"/>
+      <c r="E4" s="7"/>
+      <c r="F4" s="7"/>
+      <c r="G4" s="7"/>
+      <c r="H4" s="7"/>
+      <c r="I4" s="77"/>
+      <c r="J4" s="7"/>
+      <c r="K4" s="8"/>
+      <c r="L4" s="34"/>
+      <c r="M4" s="34"/>
+      <c r="N4" s="36" t="s">
         <v>44</v>
       </c>
-      <c r="O3" s="85" t="s">
+      <c r="O4" s="91" t="s">
         <v>40</v>
       </c>
-      <c r="P3" s="86"/>
-[...3 lines deleted...]
-      <c r="A4" s="10" t="s">
+      <c r="P4" s="92"/>
+      <c r="Q4" s="92"/>
+    </row>
+    <row r="5" spans="1:18" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="9" t="s">
         <v>30</v>
       </c>
-      <c r="B4" s="11"/>
-[...11 lines deleted...]
-      <c r="N4" s="14" t="s">
+      <c r="B5" s="10"/>
+      <c r="C5" s="93"/>
+      <c r="D5" s="94"/>
+      <c r="E5" s="94"/>
+      <c r="F5" s="94"/>
+      <c r="G5" s="94"/>
+      <c r="H5" s="94"/>
+      <c r="I5" s="94"/>
+      <c r="J5" s="94"/>
+      <c r="K5" s="95"/>
+      <c r="L5" s="11"/>
+      <c r="M5" s="12"/>
+      <c r="N5" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="O4" s="90"/>
-[...5 lines deleted...]
-      <c r="A5" s="16" t="s">
+      <c r="O5" s="96"/>
+      <c r="P5" s="97"/>
+      <c r="Q5" s="97"/>
+      <c r="R5" s="97"/>
+    </row>
+    <row r="6" spans="1:18" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="B5" s="52"/>
-[...10 lines deleted...]
-      <c r="M5" s="18" t="s">
+      <c r="B6" s="44"/>
+      <c r="C6" s="44"/>
+      <c r="D6" s="44"/>
+      <c r="E6" s="44"/>
+      <c r="F6" s="68"/>
+      <c r="G6" s="68"/>
+      <c r="H6" s="44"/>
+      <c r="I6" s="44"/>
+      <c r="J6" s="68"/>
+      <c r="K6" s="44"/>
+      <c r="L6" s="16"/>
+      <c r="M6" s="17" t="s">
         <v>23</v>
       </c>
-      <c r="N5" s="92"/>
-[...13 lines deleted...]
-      <c r="F6" s="49" t="s">
+      <c r="N6" s="98"/>
+      <c r="O6" s="98"/>
+      <c r="P6" s="98"/>
+      <c r="Q6" s="98"/>
+      <c r="R6" s="98"/>
+    </row>
+    <row r="7" spans="1:18" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="66" t="s">
+        <v>82</v>
+      </c>
+      <c r="B7" s="56"/>
+      <c r="C7" s="44"/>
+      <c r="D7" s="44"/>
+      <c r="E7" s="44"/>
+      <c r="F7" s="41" t="s">
         <v>22</v>
       </c>
-      <c r="G6" s="65"/>
-[...2 lines deleted...]
-      <c r="J6" s="55" t="s">
+      <c r="G7" s="55"/>
+      <c r="H7" s="44"/>
+      <c r="I7" s="44"/>
+      <c r="J7" s="47" t="s">
         <v>2</v>
       </c>
-      <c r="K6" s="52"/>
-[...55 lines deleted...]
-      <c r="A9" s="97" t="s">
+      <c r="K7" s="44"/>
+      <c r="L7" s="44"/>
+      <c r="M7" s="69"/>
+      <c r="N7" s="62" t="s">
+        <v>89</v>
+      </c>
+      <c r="O7" s="44"/>
+      <c r="P7" s="44"/>
+      <c r="Q7" s="44"/>
+      <c r="R7" s="44"/>
+    </row>
+    <row r="8" spans="1:18" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="15" t="s">
+        <v>88</v>
+      </c>
+      <c r="B8" s="67"/>
+      <c r="C8" s="100"/>
+      <c r="D8" s="100"/>
+      <c r="E8" s="100"/>
+      <c r="F8" s="98"/>
+      <c r="G8" s="98"/>
+      <c r="H8" s="102"/>
+      <c r="I8" s="63"/>
+      <c r="J8" s="58"/>
+      <c r="K8" s="44"/>
+      <c r="L8" s="44"/>
+      <c r="M8" s="44"/>
+      <c r="N8" s="59"/>
+      <c r="O8" s="44"/>
+      <c r="P8" s="44"/>
+      <c r="Q8" s="44"/>
+      <c r="R8" s="44"/>
+    </row>
+    <row r="9" spans="1:18" s="3" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="18" t="s">
+        <v>100</v>
+      </c>
+      <c r="B9" s="19"/>
+      <c r="C9" s="19"/>
+      <c r="D9" s="20"/>
+      <c r="E9" s="19"/>
+      <c r="F9" s="19"/>
+      <c r="G9" s="20"/>
+      <c r="H9" s="19"/>
+      <c r="I9" s="19"/>
+      <c r="J9" s="20"/>
+      <c r="K9" s="19"/>
+      <c r="L9" s="20"/>
+      <c r="M9" s="19"/>
+      <c r="N9" s="19"/>
+      <c r="O9" s="20"/>
+      <c r="P9" s="19"/>
+      <c r="Q9" s="20"/>
+      <c r="R9" s="20"/>
+    </row>
+    <row r="10" spans="1:18" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="106" t="s">
         <v>3</v>
       </c>
-      <c r="B9" s="98"/>
-[...3 lines deleted...]
-      <c r="F9" s="97" t="s">
+      <c r="B10" s="107"/>
+      <c r="C10" s="107"/>
+      <c r="D10" s="107"/>
+      <c r="E10" s="108"/>
+      <c r="F10" s="106" t="s">
         <v>38</v>
       </c>
-      <c r="G9" s="98"/>
-[...2 lines deleted...]
-      <c r="J9" s="100" t="s">
+      <c r="G10" s="107"/>
+      <c r="H10" s="107"/>
+      <c r="I10" s="108"/>
+      <c r="J10" s="109" t="s">
         <v>45</v>
       </c>
-      <c r="K9" s="101"/>
-[...2 lines deleted...]
-      <c r="N9" s="100" t="s">
+      <c r="K10" s="110"/>
+      <c r="L10" s="110"/>
+      <c r="M10" s="111"/>
+      <c r="N10" s="109" t="s">
         <v>4</v>
       </c>
-      <c r="O9" s="101"/>
-[...22 lines deleted...]
-      <c r="R10" s="95"/>
+      <c r="O10" s="110"/>
+      <c r="P10" s="110"/>
+      <c r="Q10" s="110"/>
+      <c r="R10" s="111"/>
     </row>
     <row r="11" spans="1:18" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="93"/>
-[...16 lines deleted...]
-      <c r="R11" s="95"/>
+      <c r="A11" s="99"/>
+      <c r="B11" s="100"/>
+      <c r="C11" s="100"/>
+      <c r="D11" s="100"/>
+      <c r="E11" s="101"/>
+      <c r="F11" s="99"/>
+      <c r="G11" s="100"/>
+      <c r="H11" s="100"/>
+      <c r="I11" s="101"/>
+      <c r="J11" s="99"/>
+      <c r="K11" s="100"/>
+      <c r="L11" s="100"/>
+      <c r="M11" s="101"/>
+      <c r="N11" s="99"/>
+      <c r="O11" s="100"/>
+      <c r="P11" s="100"/>
+      <c r="Q11" s="100"/>
+      <c r="R11" s="101"/>
     </row>
     <row r="12" spans="1:18" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="93"/>
-[...16 lines deleted...]
-      <c r="R12" s="95"/>
+      <c r="A12" s="99"/>
+      <c r="B12" s="100"/>
+      <c r="C12" s="100"/>
+      <c r="D12" s="100"/>
+      <c r="E12" s="101"/>
+      <c r="F12" s="99"/>
+      <c r="G12" s="100"/>
+      <c r="H12" s="100"/>
+      <c r="I12" s="101"/>
+      <c r="J12" s="99"/>
+      <c r="K12" s="100"/>
+      <c r="L12" s="100"/>
+      <c r="M12" s="101"/>
+      <c r="N12" s="99"/>
+      <c r="O12" s="100"/>
+      <c r="P12" s="100"/>
+      <c r="Q12" s="100"/>
+      <c r="R12" s="101"/>
     </row>
     <row r="13" spans="1:18" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A13" s="93"/>
-[...19 lines deleted...]
-      <c r="A14" s="19" t="s">
+      <c r="A13" s="99"/>
+      <c r="B13" s="100"/>
+      <c r="C13" s="100"/>
+      <c r="D13" s="100"/>
+      <c r="E13" s="101"/>
+      <c r="F13" s="99"/>
+      <c r="G13" s="100"/>
+      <c r="H13" s="100"/>
+      <c r="I13" s="101"/>
+      <c r="J13" s="99"/>
+      <c r="K13" s="100"/>
+      <c r="L13" s="100"/>
+      <c r="M13" s="101"/>
+      <c r="N13" s="99"/>
+      <c r="O13" s="100"/>
+      <c r="P13" s="100"/>
+      <c r="Q13" s="100"/>
+      <c r="R13" s="101"/>
+    </row>
+    <row r="14" spans="1:18" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="99"/>
+      <c r="B14" s="100"/>
+      <c r="C14" s="100"/>
+      <c r="D14" s="100"/>
+      <c r="E14" s="101"/>
+      <c r="F14" s="99"/>
+      <c r="G14" s="100"/>
+      <c r="H14" s="100"/>
+      <c r="I14" s="101"/>
+      <c r="J14" s="99"/>
+      <c r="K14" s="100"/>
+      <c r="L14" s="100"/>
+      <c r="M14" s="101"/>
+      <c r="N14" s="99"/>
+      <c r="O14" s="100"/>
+      <c r="P14" s="100"/>
+      <c r="Q14" s="100"/>
+      <c r="R14" s="101"/>
+    </row>
+    <row r="15" spans="1:18" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="18" t="s">
         <v>42</v>
       </c>
-      <c r="B14" s="20"/>
-[...18 lines deleted...]
-      <c r="A15" s="97" t="s">
+      <c r="B15" s="19"/>
+      <c r="C15" s="19"/>
+      <c r="D15" s="20"/>
+      <c r="E15" s="19"/>
+      <c r="F15" s="19"/>
+      <c r="G15" s="20"/>
+      <c r="H15" s="19"/>
+      <c r="I15" s="19"/>
+      <c r="J15" s="20"/>
+      <c r="K15" s="19"/>
+      <c r="L15" s="20"/>
+      <c r="M15" s="19"/>
+      <c r="N15" s="19"/>
+      <c r="O15" s="20"/>
+      <c r="P15" s="19"/>
+      <c r="Q15" s="20"/>
+      <c r="R15" s="20"/>
+    </row>
+    <row r="16" spans="1:18" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="106" t="s">
         <v>3</v>
       </c>
-      <c r="B15" s="98"/>
-[...3 lines deleted...]
-      <c r="F15" s="97" t="s">
+      <c r="B16" s="107"/>
+      <c r="C16" s="107"/>
+      <c r="D16" s="107"/>
+      <c r="E16" s="108"/>
+      <c r="F16" s="106" t="s">
         <v>38</v>
       </c>
-      <c r="G15" s="98"/>
-[...2 lines deleted...]
-      <c r="J15" s="100" t="s">
+      <c r="G16" s="107"/>
+      <c r="H16" s="107"/>
+      <c r="I16" s="108"/>
+      <c r="J16" s="109" t="s">
         <v>45</v>
       </c>
-      <c r="K15" s="101"/>
-[...2 lines deleted...]
-      <c r="N15" s="100" t="s">
+      <c r="K16" s="110"/>
+      <c r="L16" s="110"/>
+      <c r="M16" s="111"/>
+      <c r="N16" s="109" t="s">
         <v>4</v>
       </c>
-      <c r="O15" s="101"/>
-[...22 lines deleted...]
-      <c r="R16" s="95"/>
+      <c r="O16" s="110"/>
+      <c r="P16" s="110"/>
+      <c r="Q16" s="110"/>
+      <c r="R16" s="111"/>
     </row>
     <row r="17" spans="1:18" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A17" s="93"/>
-[...16 lines deleted...]
-      <c r="R17" s="95"/>
+      <c r="A17" s="99"/>
+      <c r="B17" s="100"/>
+      <c r="C17" s="100"/>
+      <c r="D17" s="100"/>
+      <c r="E17" s="101"/>
+      <c r="F17" s="99"/>
+      <c r="G17" s="100"/>
+      <c r="H17" s="100"/>
+      <c r="I17" s="101"/>
+      <c r="J17" s="99"/>
+      <c r="K17" s="100"/>
+      <c r="L17" s="100"/>
+      <c r="M17" s="101"/>
+      <c r="N17" s="99"/>
+      <c r="O17" s="100"/>
+      <c r="P17" s="100"/>
+      <c r="Q17" s="100"/>
+      <c r="R17" s="101"/>
     </row>
     <row r="18" spans="1:18" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A18" s="93"/>
-[...19 lines deleted...]
-      <c r="A19" s="103" t="s">
+      <c r="A18" s="99"/>
+      <c r="B18" s="100"/>
+      <c r="C18" s="100"/>
+      <c r="D18" s="100"/>
+      <c r="E18" s="101"/>
+      <c r="F18" s="99"/>
+      <c r="G18" s="100"/>
+      <c r="H18" s="100"/>
+      <c r="I18" s="101"/>
+      <c r="J18" s="99"/>
+      <c r="K18" s="100"/>
+      <c r="L18" s="100"/>
+      <c r="M18" s="101"/>
+      <c r="N18" s="99"/>
+      <c r="O18" s="100"/>
+      <c r="P18" s="100"/>
+      <c r="Q18" s="100"/>
+      <c r="R18" s="101"/>
+    </row>
+    <row r="19" spans="1:18" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="99"/>
+      <c r="B19" s="100"/>
+      <c r="C19" s="100"/>
+      <c r="D19" s="100"/>
+      <c r="E19" s="101"/>
+      <c r="F19" s="99"/>
+      <c r="G19" s="100"/>
+      <c r="H19" s="100"/>
+      <c r="I19" s="101"/>
+      <c r="J19" s="99"/>
+      <c r="K19" s="100"/>
+      <c r="L19" s="100"/>
+      <c r="M19" s="101"/>
+      <c r="N19" s="99"/>
+      <c r="O19" s="100"/>
+      <c r="P19" s="100"/>
+      <c r="Q19" s="100"/>
+      <c r="R19" s="101"/>
+    </row>
+    <row r="20" spans="1:18" s="3" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="112" t="s">
         <v>43</v>
       </c>
-      <c r="B19" s="103"/>
-[...18 lines deleted...]
-      <c r="A20" s="97" t="s">
+      <c r="B20" s="112"/>
+      <c r="C20" s="112"/>
+      <c r="D20" s="112"/>
+      <c r="E20" s="112"/>
+      <c r="F20" s="112"/>
+      <c r="G20" s="112"/>
+      <c r="H20" s="112"/>
+      <c r="I20" s="112"/>
+      <c r="J20" s="112"/>
+      <c r="K20" s="112"/>
+      <c r="L20" s="112"/>
+      <c r="M20" s="112"/>
+      <c r="N20" s="112"/>
+      <c r="O20" s="112"/>
+      <c r="P20" s="112"/>
+      <c r="Q20" s="112"/>
+      <c r="R20" s="112"/>
+    </row>
+    <row r="21" spans="1:18" s="2" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="106" t="s">
         <v>3</v>
       </c>
-      <c r="B20" s="98"/>
-[...3 lines deleted...]
-      <c r="F20" s="97" t="s">
+      <c r="B21" s="107"/>
+      <c r="C21" s="107"/>
+      <c r="D21" s="107"/>
+      <c r="E21" s="108"/>
+      <c r="F21" s="106" t="s">
         <v>38</v>
       </c>
-      <c r="G20" s="98"/>
-[...2 lines deleted...]
-      <c r="J20" s="100" t="s">
+      <c r="G21" s="107"/>
+      <c r="H21" s="107"/>
+      <c r="I21" s="108"/>
+      <c r="J21" s="109" t="s">
         <v>45</v>
       </c>
-      <c r="K20" s="101"/>
-[...2 lines deleted...]
-      <c r="N20" s="100" t="s">
+      <c r="K21" s="110"/>
+      <c r="L21" s="110"/>
+      <c r="M21" s="111"/>
+      <c r="N21" s="109" t="s">
         <v>4</v>
       </c>
-      <c r="O20" s="101"/>
-[...22 lines deleted...]
-      <c r="R21" s="95"/>
+      <c r="O21" s="110"/>
+      <c r="P21" s="110"/>
+      <c r="Q21" s="110"/>
+      <c r="R21" s="111"/>
     </row>
     <row r="22" spans="1:18" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A22" s="93"/>
-[...16 lines deleted...]
-      <c r="R22" s="95"/>
+      <c r="A22" s="99"/>
+      <c r="B22" s="100"/>
+      <c r="C22" s="100"/>
+      <c r="D22" s="100"/>
+      <c r="E22" s="101"/>
+      <c r="F22" s="99"/>
+      <c r="G22" s="100"/>
+      <c r="H22" s="100"/>
+      <c r="I22" s="101"/>
+      <c r="J22" s="99"/>
+      <c r="K22" s="100"/>
+      <c r="L22" s="100"/>
+      <c r="M22" s="101"/>
+      <c r="N22" s="99"/>
+      <c r="O22" s="100"/>
+      <c r="P22" s="100"/>
+      <c r="Q22" s="100"/>
+      <c r="R22" s="101"/>
     </row>
     <row r="23" spans="1:18" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A23" s="93"/>
-[...16 lines deleted...]
-      <c r="R23" s="95"/>
+      <c r="A23" s="99"/>
+      <c r="B23" s="100"/>
+      <c r="C23" s="100"/>
+      <c r="D23" s="100"/>
+      <c r="E23" s="101"/>
+      <c r="F23" s="99"/>
+      <c r="G23" s="100"/>
+      <c r="H23" s="100"/>
+      <c r="I23" s="101"/>
+      <c r="J23" s="99"/>
+      <c r="K23" s="100"/>
+      <c r="L23" s="100"/>
+      <c r="M23" s="101"/>
+      <c r="N23" s="99"/>
+      <c r="O23" s="100"/>
+      <c r="P23" s="100"/>
+      <c r="Q23" s="100"/>
+      <c r="R23" s="101"/>
     </row>
     <row r="24" spans="1:18" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="93"/>
-[...16 lines deleted...]
-      <c r="R24" s="95"/>
+      <c r="A24" s="99"/>
+      <c r="B24" s="100"/>
+      <c r="C24" s="100"/>
+      <c r="D24" s="100"/>
+      <c r="E24" s="101"/>
+      <c r="F24" s="99"/>
+      <c r="G24" s="100"/>
+      <c r="H24" s="100"/>
+      <c r="I24" s="101"/>
+      <c r="J24" s="99"/>
+      <c r="K24" s="100"/>
+      <c r="L24" s="100"/>
+      <c r="M24" s="101"/>
+      <c r="N24" s="99"/>
+      <c r="O24" s="100"/>
+      <c r="P24" s="100"/>
+      <c r="Q24" s="100"/>
+      <c r="R24" s="101"/>
     </row>
     <row r="25" spans="1:18" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A25" s="104" t="s">
+      <c r="A25" s="99"/>
+      <c r="B25" s="100"/>
+      <c r="C25" s="100"/>
+      <c r="D25" s="100"/>
+      <c r="E25" s="101"/>
+      <c r="F25" s="99"/>
+      <c r="G25" s="100"/>
+      <c r="H25" s="100"/>
+      <c r="I25" s="101"/>
+      <c r="J25" s="99"/>
+      <c r="K25" s="100"/>
+      <c r="L25" s="100"/>
+      <c r="M25" s="101"/>
+      <c r="N25" s="99"/>
+      <c r="O25" s="100"/>
+      <c r="P25" s="100"/>
+      <c r="Q25" s="100"/>
+      <c r="R25" s="101"/>
+    </row>
+    <row r="26" spans="1:18" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="113" t="s">
         <v>31</v>
       </c>
-      <c r="B25" s="104"/>
-[...18 lines deleted...]
-      <c r="A26" s="105" t="s">
+      <c r="B26" s="113"/>
+      <c r="C26" s="113"/>
+      <c r="D26" s="113"/>
+      <c r="E26" s="113"/>
+      <c r="F26" s="113"/>
+      <c r="G26" s="113"/>
+      <c r="H26" s="113"/>
+      <c r="I26" s="113"/>
+      <c r="J26" s="113"/>
+      <c r="K26" s="113"/>
+      <c r="L26" s="113"/>
+      <c r="M26" s="113"/>
+      <c r="N26" s="113"/>
+      <c r="O26" s="113"/>
+      <c r="P26" s="113"/>
+      <c r="Q26" s="113"/>
+      <c r="R26" s="113"/>
+    </row>
+    <row r="27" spans="1:18" s="2" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="114" t="s">
         <v>50</v>
       </c>
-      <c r="B26" s="105"/>
-[...18 lines deleted...]
-      <c r="A27" s="106" t="s">
+      <c r="B27" s="114"/>
+      <c r="C27" s="114"/>
+      <c r="D27" s="114"/>
+      <c r="E27" s="114"/>
+      <c r="F27" s="114"/>
+      <c r="G27" s="114"/>
+      <c r="H27" s="114"/>
+      <c r="I27" s="114"/>
+      <c r="J27" s="114"/>
+      <c r="K27" s="114"/>
+      <c r="L27" s="114"/>
+      <c r="M27" s="114"/>
+      <c r="N27" s="114"/>
+      <c r="O27" s="114"/>
+      <c r="P27" s="114"/>
+      <c r="Q27" s="114"/>
+      <c r="R27" s="114"/>
+    </row>
+    <row r="28" spans="1:18" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="115" t="s">
         <v>7</v>
       </c>
-      <c r="B27" s="106"/>
-[...4 lines deleted...]
-      <c r="G27" s="107" t="s">
+      <c r="B28" s="115"/>
+      <c r="C28" s="115"/>
+      <c r="D28" s="115"/>
+      <c r="E28" s="115"/>
+      <c r="F28" s="115"/>
+      <c r="G28" s="116" t="s">
         <v>38</v>
       </c>
-      <c r="H27" s="107"/>
-[...4 lines deleted...]
-      <c r="M27" s="107" t="s">
+      <c r="H28" s="116"/>
+      <c r="I28" s="116"/>
+      <c r="J28" s="116"/>
+      <c r="K28" s="116"/>
+      <c r="L28" s="116"/>
+      <c r="M28" s="116" t="s">
         <v>37</v>
       </c>
-      <c r="N27" s="107"/>
-[...23 lines deleted...]
-      <c r="R28" s="108"/>
+      <c r="N28" s="116"/>
+      <c r="O28" s="116"/>
+      <c r="P28" s="116"/>
+      <c r="Q28" s="116"/>
+      <c r="R28" s="116"/>
     </row>
     <row r="29" spans="1:18" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A29" s="108"/>
-[...16 lines deleted...]
-      <c r="R29" s="108"/>
+      <c r="A29" s="117"/>
+      <c r="B29" s="117"/>
+      <c r="C29" s="117"/>
+      <c r="D29" s="117"/>
+      <c r="E29" s="117"/>
+      <c r="F29" s="117"/>
+      <c r="G29" s="117"/>
+      <c r="H29" s="117"/>
+      <c r="I29" s="117"/>
+      <c r="J29" s="117"/>
+      <c r="K29" s="117"/>
+      <c r="L29" s="117"/>
+      <c r="M29" s="117"/>
+      <c r="N29" s="117"/>
+      <c r="O29" s="117"/>
+      <c r="P29" s="117"/>
+      <c r="Q29" s="117"/>
+      <c r="R29" s="117"/>
     </row>
     <row r="30" spans="1:18" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A30" s="108"/>
-[...16 lines deleted...]
-      <c r="R30" s="108"/>
+      <c r="A30" s="117"/>
+      <c r="B30" s="117"/>
+      <c r="C30" s="117"/>
+      <c r="D30" s="117"/>
+      <c r="E30" s="117"/>
+      <c r="F30" s="117"/>
+      <c r="G30" s="117"/>
+      <c r="H30" s="117"/>
+      <c r="I30" s="117"/>
+      <c r="J30" s="117"/>
+      <c r="K30" s="117"/>
+      <c r="L30" s="117"/>
+      <c r="M30" s="117"/>
+      <c r="N30" s="117"/>
+      <c r="O30" s="117"/>
+      <c r="P30" s="117"/>
+      <c r="Q30" s="117"/>
+      <c r="R30" s="117"/>
     </row>
     <row r="31" spans="1:18" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A31" s="109"/>
-[...39 lines deleted...]
-      <c r="A33" s="24" t="s">
+      <c r="A31" s="117"/>
+      <c r="B31" s="117"/>
+      <c r="C31" s="117"/>
+      <c r="D31" s="117"/>
+      <c r="E31" s="117"/>
+      <c r="F31" s="117"/>
+      <c r="G31" s="117"/>
+      <c r="H31" s="117"/>
+      <c r="I31" s="117"/>
+      <c r="J31" s="117"/>
+      <c r="K31" s="117"/>
+      <c r="L31" s="117"/>
+      <c r="M31" s="117"/>
+      <c r="N31" s="117"/>
+      <c r="O31" s="117"/>
+      <c r="P31" s="117"/>
+      <c r="Q31" s="117"/>
+      <c r="R31" s="117"/>
+    </row>
+    <row r="32" spans="1:18" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="118"/>
+      <c r="B32" s="119"/>
+      <c r="C32" s="119"/>
+      <c r="D32" s="119"/>
+      <c r="E32" s="119"/>
+      <c r="F32" s="120"/>
+      <c r="G32" s="118"/>
+      <c r="H32" s="119"/>
+      <c r="I32" s="119"/>
+      <c r="J32" s="119"/>
+      <c r="K32" s="119"/>
+      <c r="L32" s="120"/>
+      <c r="M32" s="118"/>
+      <c r="N32" s="119"/>
+      <c r="O32" s="119"/>
+      <c r="P32" s="119"/>
+      <c r="Q32" s="119"/>
+      <c r="R32" s="120"/>
+    </row>
+    <row r="33" spans="1:18" s="2" customFormat="1" ht="6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="22"/>
+      <c r="B33" s="22"/>
+      <c r="C33" s="22"/>
+      <c r="D33" s="22"/>
+      <c r="E33" s="22"/>
+      <c r="F33" s="22"/>
+      <c r="G33" s="22"/>
+      <c r="H33" s="22"/>
+      <c r="I33" s="22"/>
+      <c r="J33" s="22"/>
+      <c r="K33" s="22"/>
+      <c r="L33" s="22"/>
+      <c r="M33" s="22"/>
+      <c r="N33" s="22"/>
+      <c r="O33" s="22"/>
+      <c r="P33" s="22"/>
+      <c r="Q33" s="22"/>
+      <c r="R33" s="22"/>
+    </row>
+    <row r="34" spans="1:18" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="23" t="s">
         <v>41</v>
       </c>
-      <c r="B33" s="41"/>
-[...1 lines deleted...]
-      <c r="D33" s="26" t="s">
+      <c r="B34" s="35"/>
+      <c r="C34" s="35"/>
+      <c r="D34" s="25" t="s">
         <v>47</v>
       </c>
-      <c r="E33" s="41"/>
-[...5 lines deleted...]
-      <c r="K33" s="26" t="s">
+      <c r="E34" s="35"/>
+      <c r="F34" s="121"/>
+      <c r="G34" s="121"/>
+      <c r="H34" s="121"/>
+      <c r="I34" s="35"/>
+      <c r="J34" s="35"/>
+      <c r="K34" s="25" t="s">
         <v>46</v>
       </c>
-      <c r="L33" s="41"/>
-[...8 lines deleted...]
-      <c r="A34" s="114" t="s">
+      <c r="L34" s="35"/>
+      <c r="M34" s="121"/>
+      <c r="N34" s="121"/>
+      <c r="O34" s="121"/>
+      <c r="P34" s="35"/>
+      <c r="Q34" s="35"/>
+      <c r="R34" s="35"/>
+    </row>
+    <row r="35" spans="1:18" s="2" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="123" t="s">
         <v>51</v>
       </c>
-      <c r="B34" s="114"/>
-[...18 lines deleted...]
-      <c r="A35" s="106" t="s">
+      <c r="B35" s="123"/>
+      <c r="C35" s="123"/>
+      <c r="D35" s="123"/>
+      <c r="E35" s="123"/>
+      <c r="F35" s="123"/>
+      <c r="G35" s="124"/>
+      <c r="H35" s="124"/>
+      <c r="I35" s="124"/>
+      <c r="J35" s="124"/>
+      <c r="K35" s="124"/>
+      <c r="L35" s="124"/>
+      <c r="M35" s="124"/>
+      <c r="N35" s="124"/>
+      <c r="O35" s="124"/>
+      <c r="P35" s="124"/>
+      <c r="Q35" s="124"/>
+      <c r="R35" s="14"/>
+    </row>
+    <row r="36" spans="1:18" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="115" t="s">
         <v>8</v>
       </c>
-      <c r="B35" s="106"/>
-[...12 lines deleted...]
-      <c r="M35" s="107" t="s">
+      <c r="B36" s="115"/>
+      <c r="C36" s="115"/>
+      <c r="D36" s="115"/>
+      <c r="E36" s="115"/>
+      <c r="F36" s="115"/>
+      <c r="G36" s="116" t="s">
+        <v>72</v>
+      </c>
+      <c r="H36" s="116"/>
+      <c r="I36" s="116"/>
+      <c r="J36" s="116"/>
+      <c r="K36" s="116"/>
+      <c r="L36" s="116"/>
+      <c r="M36" s="116" t="s">
         <v>9</v>
       </c>
-      <c r="N35" s="107"/>
-[...23 lines deleted...]
-      <c r="R36" s="113"/>
+      <c r="N36" s="116"/>
+      <c r="O36" s="116"/>
+      <c r="P36" s="116"/>
+      <c r="Q36" s="116"/>
+      <c r="R36" s="116"/>
     </row>
     <row r="37" spans="1:18" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A37" s="109"/>
-[...16 lines deleted...]
-      <c r="R37" s="111"/>
+      <c r="A37" s="117"/>
+      <c r="B37" s="117"/>
+      <c r="C37" s="117"/>
+      <c r="D37" s="117"/>
+      <c r="E37" s="117"/>
+      <c r="F37" s="117"/>
+      <c r="G37" s="122"/>
+      <c r="H37" s="122"/>
+      <c r="I37" s="122"/>
+      <c r="J37" s="122"/>
+      <c r="K37" s="122"/>
+      <c r="L37" s="122"/>
+      <c r="M37" s="122"/>
+      <c r="N37" s="122"/>
+      <c r="O37" s="122"/>
+      <c r="P37" s="122"/>
+      <c r="Q37" s="122"/>
+      <c r="R37" s="122"/>
     </row>
     <row r="38" spans="1:18" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A38" s="109"/>
-[...41 lines deleted...]
-      <c r="A40" s="117" t="s">
+      <c r="A38" s="118"/>
+      <c r="B38" s="119"/>
+      <c r="C38" s="119"/>
+      <c r="D38" s="119"/>
+      <c r="E38" s="119"/>
+      <c r="F38" s="120"/>
+      <c r="G38" s="118"/>
+      <c r="H38" s="119"/>
+      <c r="I38" s="119"/>
+      <c r="J38" s="119"/>
+      <c r="K38" s="119"/>
+      <c r="L38" s="120"/>
+      <c r="M38" s="118"/>
+      <c r="N38" s="119"/>
+      <c r="O38" s="119"/>
+      <c r="P38" s="119"/>
+      <c r="Q38" s="119"/>
+      <c r="R38" s="120"/>
+    </row>
+    <row r="39" spans="1:18" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="118"/>
+      <c r="B39" s="119"/>
+      <c r="C39" s="119"/>
+      <c r="D39" s="119"/>
+      <c r="E39" s="119"/>
+      <c r="F39" s="120"/>
+      <c r="G39" s="118"/>
+      <c r="H39" s="119"/>
+      <c r="I39" s="119"/>
+      <c r="J39" s="119"/>
+      <c r="K39" s="119"/>
+      <c r="L39" s="120"/>
+      <c r="M39" s="118"/>
+      <c r="N39" s="119"/>
+      <c r="O39" s="119"/>
+      <c r="P39" s="119"/>
+      <c r="Q39" s="119"/>
+      <c r="R39" s="120"/>
+    </row>
+    <row r="40" spans="1:18" s="2" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="18" t="s">
+        <v>96</v>
+      </c>
+      <c r="B40" s="14"/>
+      <c r="C40" s="14"/>
+      <c r="D40" s="14"/>
+      <c r="E40" s="14"/>
+      <c r="F40" s="14"/>
+      <c r="G40" s="14"/>
+      <c r="H40" s="14"/>
+      <c r="I40" s="14"/>
+      <c r="J40" s="14"/>
+      <c r="K40" s="14"/>
+      <c r="L40" s="14"/>
+      <c r="M40" s="14"/>
+      <c r="N40" s="14"/>
+      <c r="O40" s="14"/>
+      <c r="P40" s="14"/>
+      <c r="Q40" s="14"/>
+      <c r="R40" s="14"/>
+    </row>
+    <row r="41" spans="1:18" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="125" t="s">
         <v>24</v>
       </c>
-      <c r="B40" s="117"/>
-[...7 lines deleted...]
-      <c r="J40" s="117" t="s">
+      <c r="B41" s="125"/>
+      <c r="C41" s="125"/>
+      <c r="D41" s="125"/>
+      <c r="E41" s="125"/>
+      <c r="F41" s="125"/>
+      <c r="G41" s="125"/>
+      <c r="H41" s="125"/>
+      <c r="I41" s="125"/>
+      <c r="J41" s="125" t="s">
         <v>25</v>
       </c>
-      <c r="K40" s="117"/>
-[...9 lines deleted...]
-      <c r="A41" s="15" t="s">
+      <c r="K41" s="125"/>
+      <c r="L41" s="125"/>
+      <c r="M41" s="125"/>
+      <c r="N41" s="125"/>
+      <c r="O41" s="125"/>
+      <c r="P41" s="125"/>
+      <c r="Q41" s="125"/>
+      <c r="R41" s="125"/>
+    </row>
+    <row r="42" spans="1:18" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="14" t="s">
         <v>34</v>
       </c>
-      <c r="B41" s="15"/>
-[...7 lines deleted...]
-      <c r="J41" s="15" t="s">
+      <c r="B42" s="14"/>
+      <c r="C42" s="14"/>
+      <c r="D42" s="82"/>
+      <c r="E42" s="14"/>
+      <c r="F42" s="14"/>
+      <c r="G42" s="14"/>
+      <c r="H42" s="14"/>
+      <c r="I42" s="14"/>
+      <c r="J42" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="K41" s="15"/>
-[...9 lines deleted...]
-      <c r="A42" s="15" t="s">
+      <c r="K42" s="14"/>
+      <c r="L42" s="14"/>
+      <c r="M42" s="14"/>
+      <c r="N42" s="86"/>
+      <c r="O42" s="14"/>
+      <c r="P42" s="14"/>
+      <c r="Q42" s="14"/>
+      <c r="R42" s="14"/>
+    </row>
+    <row r="43" spans="1:18" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="14" t="s">
         <v>35</v>
       </c>
-      <c r="B42" s="15"/>
-[...7 lines deleted...]
-      <c r="J42" s="15" t="s">
+      <c r="B43" s="14"/>
+      <c r="C43" s="14"/>
+      <c r="D43" s="82"/>
+      <c r="E43" s="14"/>
+      <c r="F43" s="14"/>
+      <c r="G43" s="14"/>
+      <c r="H43" s="14"/>
+      <c r="I43" s="14"/>
+      <c r="J43" s="14" t="s">
         <v>14</v>
       </c>
-      <c r="K42" s="15"/>
-[...9 lines deleted...]
-      <c r="A43" s="15" t="s">
+      <c r="K43" s="14"/>
+      <c r="L43" s="14"/>
+      <c r="M43" s="14"/>
+      <c r="N43" s="86"/>
+      <c r="O43" s="14"/>
+      <c r="P43" s="14"/>
+      <c r="Q43" s="14"/>
+      <c r="R43" s="14"/>
+    </row>
+    <row r="44" spans="1:18" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="14" t="s">
         <v>12</v>
       </c>
-      <c r="B43" s="15"/>
-[...7 lines deleted...]
-      <c r="J43" s="15" t="s">
+      <c r="B44" s="14"/>
+      <c r="C44" s="14"/>
+      <c r="D44" s="82"/>
+      <c r="E44" s="14"/>
+      <c r="F44" s="14"/>
+      <c r="G44" s="14"/>
+      <c r="H44" s="14"/>
+      <c r="I44" s="14"/>
+      <c r="J44" s="14" t="s">
         <v>10</v>
       </c>
-      <c r="K43" s="15"/>
-[...9 lines deleted...]
-      <c r="A44" s="15" t="s">
+      <c r="K44" s="14"/>
+      <c r="L44" s="14"/>
+      <c r="M44" s="14"/>
+      <c r="N44" s="86"/>
+      <c r="O44" s="14"/>
+      <c r="P44" s="14"/>
+      <c r="Q44" s="14"/>
+      <c r="R44" s="14"/>
+    </row>
+    <row r="45" spans="1:18" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="14" t="s">
         <v>32</v>
       </c>
-      <c r="B44" s="15"/>
-[...7 lines deleted...]
-      <c r="J44" s="15" t="s">
+      <c r="B45" s="14"/>
+      <c r="C45" s="14"/>
+      <c r="D45" s="82"/>
+      <c r="E45" s="14"/>
+      <c r="F45" s="14"/>
+      <c r="G45" s="14"/>
+      <c r="H45" s="14"/>
+      <c r="I45" s="14"/>
+      <c r="J45" s="14" t="s">
         <v>11</v>
       </c>
-      <c r="K44" s="15"/>
-[...9 lines deleted...]
-      <c r="A45" s="15" t="s">
+      <c r="K45" s="14"/>
+      <c r="L45" s="14"/>
+      <c r="M45" s="14"/>
+      <c r="N45" s="86"/>
+      <c r="O45" s="14"/>
+      <c r="P45" s="14"/>
+      <c r="Q45" s="14"/>
+      <c r="R45" s="14"/>
+    </row>
+    <row r="46" spans="1:18" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="14" t="s">
         <v>33</v>
       </c>
-      <c r="B45" s="15"/>
-[...7 lines deleted...]
-      <c r="J45" s="15" t="s">
+      <c r="B46" s="14"/>
+      <c r="C46" s="14"/>
+      <c r="D46" s="82"/>
+      <c r="E46" s="14"/>
+      <c r="F46" s="14"/>
+      <c r="G46" s="14"/>
+      <c r="H46" s="14"/>
+      <c r="I46" s="14"/>
+      <c r="J46" s="14" t="s">
         <v>17</v>
       </c>
-      <c r="K45" s="15"/>
-[...9 lines deleted...]
-      <c r="A46" s="15" t="s">
+      <c r="K46" s="14"/>
+      <c r="L46" s="14"/>
+      <c r="M46" s="14"/>
+      <c r="N46" s="86"/>
+      <c r="O46" s="14"/>
+      <c r="P46" s="14"/>
+      <c r="Q46" s="14"/>
+      <c r="R46" s="14"/>
+    </row>
+    <row r="47" spans="1:18" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="14" t="s">
         <v>16</v>
       </c>
-      <c r="B46" s="15"/>
-[...7 lines deleted...]
-      <c r="J46" s="15" t="s">
+      <c r="B47" s="14"/>
+      <c r="C47" s="14"/>
+      <c r="D47" s="82"/>
+      <c r="E47" s="14"/>
+      <c r="F47" s="14"/>
+      <c r="G47" s="14"/>
+      <c r="H47" s="14"/>
+      <c r="I47" s="14"/>
+      <c r="J47" s="14" t="s">
         <v>36</v>
       </c>
-      <c r="K46" s="15"/>
-[...9 lines deleted...]
-      <c r="A47" s="15" t="s">
+      <c r="K47" s="14"/>
+      <c r="L47" s="14"/>
+      <c r="M47" s="14"/>
+      <c r="N47" s="86"/>
+      <c r="O47" s="14"/>
+      <c r="P47" s="14"/>
+      <c r="Q47" s="14"/>
+      <c r="R47" s="14"/>
+    </row>
+    <row r="48" spans="1:18" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="14" t="s">
         <v>39</v>
       </c>
-      <c r="B47" s="15"/>
-[...7 lines deleted...]
-      <c r="J47" s="15" t="s">
+      <c r="B48" s="14"/>
+      <c r="C48" s="14"/>
+      <c r="D48" s="82"/>
+      <c r="E48" s="14"/>
+      <c r="F48" s="14"/>
+      <c r="G48" s="14"/>
+      <c r="H48" s="14"/>
+      <c r="I48" s="14"/>
+      <c r="J48" s="14" t="s">
         <v>27</v>
       </c>
-      <c r="K47" s="15"/>
-[...9 lines deleted...]
-      <c r="A48" s="30" t="s">
+      <c r="K48" s="14"/>
+      <c r="L48" s="14"/>
+      <c r="M48" s="14"/>
+      <c r="N48" s="86"/>
+      <c r="O48" s="14"/>
+      <c r="P48" s="14"/>
+      <c r="Q48" s="14"/>
+      <c r="R48" s="14"/>
+    </row>
+    <row r="49" spans="1:18" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="26" t="s">
         <v>20</v>
       </c>
-      <c r="B48" s="15"/>
-[...7 lines deleted...]
-      <c r="J48" s="15" t="s">
+      <c r="B49" s="14"/>
+      <c r="C49" s="14"/>
+      <c r="D49" s="14"/>
+      <c r="E49" s="14"/>
+      <c r="F49" s="21"/>
+      <c r="G49" s="14"/>
+      <c r="H49" s="14"/>
+      <c r="I49" s="14"/>
+      <c r="J49" s="14" t="s">
         <v>29</v>
       </c>
-      <c r="K48" s="15"/>
-[...18 lines deleted...]
-      <c r="J49" s="15" t="s">
+      <c r="K49" s="14"/>
+      <c r="L49" s="14"/>
+      <c r="M49" s="14"/>
+      <c r="N49" s="86"/>
+      <c r="O49" s="14"/>
+      <c r="P49" s="14"/>
+      <c r="Q49" s="14"/>
+      <c r="R49" s="14"/>
+    </row>
+    <row r="50" spans="1:18" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="39"/>
+      <c r="B50" s="39"/>
+      <c r="C50" s="39"/>
+      <c r="D50" s="14"/>
+      <c r="E50" s="14"/>
+      <c r="F50" s="35"/>
+      <c r="G50" s="14"/>
+      <c r="H50" s="14"/>
+      <c r="I50" s="14"/>
+      <c r="J50" s="14" t="s">
         <v>28</v>
       </c>
-      <c r="K49" s="15"/>
-[...18 lines deleted...]
-      <c r="J50" s="15" t="s">
+      <c r="K50" s="14"/>
+      <c r="L50" s="14"/>
+      <c r="M50" s="14"/>
+      <c r="N50" s="86"/>
+      <c r="O50" s="14"/>
+      <c r="P50" s="14"/>
+      <c r="Q50" s="14"/>
+      <c r="R50" s="14"/>
+    </row>
+    <row r="51" spans="1:18" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="27"/>
+      <c r="B51" s="27"/>
+      <c r="C51" s="27"/>
+      <c r="D51" s="38"/>
+      <c r="E51" s="38"/>
+      <c r="F51" s="33"/>
+      <c r="G51" s="14"/>
+      <c r="H51" s="14"/>
+      <c r="I51" s="14"/>
+      <c r="J51" s="14" t="s">
         <v>15</v>
       </c>
-      <c r="K50" s="15"/>
-[...18 lines deleted...]
-      <c r="J51" s="15" t="s">
+      <c r="K51" s="14"/>
+      <c r="L51" s="14"/>
+      <c r="M51" s="14"/>
+      <c r="N51" s="86"/>
+      <c r="O51" s="14"/>
+      <c r="P51" s="14"/>
+      <c r="Q51" s="14"/>
+      <c r="R51" s="14"/>
+    </row>
+    <row r="52" spans="1:18" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="27"/>
+      <c r="B52" s="27"/>
+      <c r="C52" s="27"/>
+      <c r="D52" s="38"/>
+      <c r="E52" s="38"/>
+      <c r="F52" s="33"/>
+      <c r="G52" s="14"/>
+      <c r="H52" s="14"/>
+      <c r="I52" s="14"/>
+      <c r="J52" s="14" t="s">
         <v>16</v>
       </c>
-      <c r="K51" s="15"/>
-[...18 lines deleted...]
-      <c r="J52" s="30" t="s">
+      <c r="K52" s="14"/>
+      <c r="L52" s="14"/>
+      <c r="M52" s="14"/>
+      <c r="N52" s="86"/>
+      <c r="O52" s="14"/>
+      <c r="Q52" s="14"/>
+      <c r="R52" s="14"/>
+    </row>
+    <row r="53" spans="1:18" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="27"/>
+      <c r="B53" s="27"/>
+      <c r="C53" s="27"/>
+      <c r="D53" s="38"/>
+      <c r="E53" s="38"/>
+      <c r="F53" s="33"/>
+      <c r="G53" s="14"/>
+      <c r="H53" s="14"/>
+      <c r="I53" s="14"/>
+      <c r="J53" s="26" t="s">
         <v>20</v>
       </c>
-      <c r="K52" s="43"/>
-[...26 lines deleted...]
-      <c r="R53" s="15"/>
+      <c r="K53" s="37"/>
+      <c r="L53" s="37"/>
+      <c r="M53" s="37"/>
+      <c r="N53" s="37"/>
+      <c r="O53" s="37"/>
+      <c r="P53" s="87"/>
+      <c r="Q53" s="14"/>
+      <c r="R53" s="14"/>
     </row>
     <row r="54" spans="1:18" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A54" s="32" t="s">
+      <c r="A54" s="14"/>
+      <c r="B54" s="14"/>
+      <c r="C54" s="14"/>
+      <c r="D54" s="14"/>
+      <c r="E54" s="14"/>
+      <c r="F54" s="14"/>
+      <c r="G54" s="14"/>
+      <c r="H54" s="14"/>
+      <c r="I54" s="14"/>
+      <c r="J54" s="126"/>
+      <c r="K54" s="126"/>
+      <c r="L54" s="126"/>
+      <c r="M54" s="126"/>
+      <c r="N54" s="38"/>
+      <c r="O54" s="38"/>
+      <c r="P54" s="80"/>
+      <c r="Q54" s="14"/>
+      <c r="R54" s="14"/>
+    </row>
+    <row r="55" spans="1:18" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="28" t="s">
         <v>21</v>
       </c>
-      <c r="B54" s="15"/>
-[...40 lines deleted...]
-      <c r="A56" s="34" t="s">
+      <c r="B55" s="14"/>
+      <c r="C55" s="14"/>
+      <c r="D55" s="14"/>
+      <c r="E55" s="14"/>
+      <c r="F55" s="14"/>
+      <c r="G55" s="14"/>
+      <c r="H55" s="14"/>
+      <c r="I55" s="14"/>
+      <c r="J55" s="29"/>
+      <c r="K55" s="29"/>
+      <c r="L55" s="29"/>
+      <c r="M55" s="14"/>
+      <c r="N55" s="14"/>
+      <c r="O55" s="14"/>
+      <c r="P55" s="29"/>
+      <c r="Q55" s="14"/>
+      <c r="R55" s="14"/>
+    </row>
+    <row r="56" spans="1:18" s="2" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A56" s="26" t="s">
+        <v>90</v>
+      </c>
+      <c r="B56" s="14"/>
+      <c r="C56" s="14"/>
+      <c r="D56" s="14"/>
+      <c r="E56" s="14"/>
+      <c r="F56" s="14"/>
+      <c r="G56" s="14"/>
+      <c r="H56" s="14"/>
+      <c r="I56" s="14"/>
+      <c r="J56" s="29"/>
+      <c r="K56" s="29"/>
+      <c r="L56" s="29"/>
+      <c r="M56" s="14"/>
+      <c r="N56" s="14"/>
+      <c r="O56" s="14"/>
+      <c r="P56" s="29"/>
+      <c r="Q56" s="14"/>
+      <c r="R56" s="14"/>
+    </row>
+    <row r="57" spans="1:18" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A57" s="30" t="s">
         <v>3</v>
       </c>
-      <c r="B56" s="92"/>
-[...8 lines deleted...]
-      <c r="K56" s="35" t="s">
+      <c r="B57" s="98"/>
+      <c r="C57" s="98"/>
+      <c r="D57" s="98"/>
+      <c r="E57" s="98"/>
+      <c r="F57" s="98"/>
+      <c r="G57" s="98"/>
+      <c r="H57" s="98"/>
+      <c r="I57" s="98"/>
+      <c r="J57" s="58"/>
+      <c r="K57" s="30" t="s">
+        <v>103</v>
+      </c>
+      <c r="L57" s="44"/>
+      <c r="M57" s="44"/>
+      <c r="N57" s="44"/>
+      <c r="O57" s="44"/>
+      <c r="P57" s="44"/>
+      <c r="Q57" s="44"/>
+      <c r="R57" s="44"/>
+    </row>
+    <row r="58" spans="1:18" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A58" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="B58" s="44"/>
+      <c r="C58" s="44"/>
+      <c r="D58" s="44"/>
+      <c r="E58" s="44"/>
+      <c r="F58" s="44"/>
+      <c r="G58" s="44"/>
+      <c r="H58" s="44"/>
+      <c r="I58" s="44"/>
+      <c r="J58" s="44"/>
+      <c r="K58" s="30" t="s">
         <v>48</v>
       </c>
-      <c r="L56" s="52"/>
-[...30 lines deleted...]
-      <c r="A58" s="34" t="s">
+      <c r="L58" s="44"/>
+      <c r="M58" s="44"/>
+      <c r="N58" s="44"/>
+      <c r="O58" s="44"/>
+      <c r="P58" s="44"/>
+      <c r="Q58" s="44"/>
+      <c r="R58" s="44"/>
+    </row>
+    <row r="59" spans="1:18" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A59" s="30" t="s">
         <v>18</v>
       </c>
-      <c r="B58" s="39"/>
-[...3 lines deleted...]
-      <c r="F58" s="116" t="s">
+      <c r="B59" s="165"/>
+      <c r="C59" s="165"/>
+      <c r="D59" s="165"/>
+      <c r="E59" s="165"/>
+      <c r="F59" s="165"/>
+      <c r="G59" s="165"/>
+      <c r="H59" s="165"/>
+      <c r="I59" s="165"/>
+      <c r="J59" s="165"/>
+      <c r="K59" s="162" t="s">
         <v>19</v>
       </c>
-      <c r="G58" s="116"/>
-[...39 lines deleted...]
-      <c r="F60" s="61" t="s">
+      <c r="L59" s="164"/>
+      <c r="M59" s="164"/>
+      <c r="N59" s="164"/>
+      <c r="O59" s="164"/>
+      <c r="P59" s="164"/>
+      <c r="Q59" s="164"/>
+      <c r="R59" s="164"/>
+    </row>
+    <row r="60" spans="1:18" s="2" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A60" s="41"/>
+      <c r="B60" s="29"/>
+      <c r="C60" s="29"/>
+      <c r="D60" s="29"/>
+      <c r="E60" s="29"/>
+      <c r="F60" s="29"/>
+      <c r="G60" s="29"/>
+      <c r="H60" s="29"/>
+      <c r="I60" s="29"/>
+      <c r="J60" s="29"/>
+      <c r="K60" s="41"/>
+      <c r="L60" s="29"/>
+      <c r="M60" s="29"/>
+      <c r="N60" s="29"/>
+      <c r="O60" s="41"/>
+      <c r="P60" s="29"/>
+      <c r="Q60" s="29"/>
+      <c r="R60" s="29"/>
+    </row>
+    <row r="61" spans="1:18" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B61" s="40"/>
+      <c r="C61" s="40"/>
+      <c r="D61" s="40"/>
+      <c r="E61" s="50"/>
+      <c r="F61" s="83" t="s">
         <v>49</v>
       </c>
-      <c r="G60" s="60"/>
-[...12 lines deleted...]
-      <c r="F61" s="57" t="s">
+      <c r="G61" s="51"/>
+      <c r="H61" s="43"/>
+      <c r="I61" s="43"/>
+      <c r="J61" s="43"/>
+      <c r="K61" s="43"/>
+      <c r="L61" s="43"/>
+      <c r="M61" s="40"/>
+      <c r="N61" s="40"/>
+      <c r="O61" s="40"/>
+      <c r="P61" s="40"/>
+      <c r="Q61" s="40"/>
+    </row>
+    <row r="62" spans="1:18" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F62" s="48" t="s">
         <v>3</v>
       </c>
-      <c r="G61" s="62"/>
-[...8 lines deleted...]
-      <c r="F62" s="50" t="s">
+      <c r="G62" s="52"/>
+      <c r="H62" s="53"/>
+      <c r="I62" s="53"/>
+      <c r="J62" s="53"/>
+      <c r="K62" s="53"/>
+      <c r="L62" s="53"/>
+    </row>
+    <row r="63" spans="1:18" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A63" s="1"/>
+      <c r="F63" s="42" t="s">
         <v>45</v>
       </c>
-      <c r="G62" s="64"/>
-[...14 lines deleted...]
-    <row r="64" spans="1:18" ht="11.25" x14ac:dyDescent="0.2"/>
+      <c r="G63" s="54"/>
+      <c r="H63" s="53"/>
+      <c r="I63" s="53"/>
+      <c r="J63" s="53"/>
+      <c r="K63" s="53"/>
+      <c r="L63" s="53"/>
+    </row>
+    <row r="64" spans="1:18" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="G64" s="40"/>
+      <c r="H64" s="31"/>
+      <c r="I64" s="40"/>
+      <c r="J64" s="31"/>
+      <c r="K64" s="40"/>
+      <c r="L64" s="40"/>
+    </row>
     <row r="65" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="66" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="67" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="68" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="69" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="70" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="71" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="72" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="73" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="74" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="75" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="76" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="77" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="78" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="79" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="80" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="81" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="82" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="83" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="84" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="85" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="86" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="87" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="88" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="89" ht="11.25" x14ac:dyDescent="0.2"/>
@@ -3153,1606 +6088,2075 @@
     <row r="138" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="139" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="140" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="141" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="142" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="143" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="144" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="145" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="146" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="147" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="148" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="149" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="150" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="151" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="152" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="153" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="154" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="155" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="156" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="157" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="158" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="159" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="160" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="161" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="162" ht="11.25" x14ac:dyDescent="0.2"/>
-    <row r="163" ht="11.1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="163" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="164" ht="11.1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="165" ht="11.1" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <sheetProtection insertRows="0" deleteRows="0"/>
-  <mergeCells count="104">
-[...2 lines deleted...]
-    <mergeCell ref="F58:G58"/>
+  <mergeCells count="106">
+    <mergeCell ref="B57:I57"/>
+    <mergeCell ref="A39:F39"/>
+    <mergeCell ref="G39:L39"/>
+    <mergeCell ref="M39:R39"/>
+    <mergeCell ref="A41:I41"/>
+    <mergeCell ref="J41:R41"/>
+    <mergeCell ref="J54:M54"/>
+    <mergeCell ref="L59:R59"/>
+    <mergeCell ref="B59:J59"/>
+    <mergeCell ref="A37:F37"/>
+    <mergeCell ref="G37:L37"/>
+    <mergeCell ref="M37:R37"/>
     <mergeCell ref="A38:F38"/>
     <mergeCell ref="G38:L38"/>
     <mergeCell ref="M38:R38"/>
-    <mergeCell ref="A40:I40"/>
-[...1 lines deleted...]
-    <mergeCell ref="J53:M53"/>
+    <mergeCell ref="A35:F35"/>
+    <mergeCell ref="G35:L35"/>
+    <mergeCell ref="M35:Q35"/>
     <mergeCell ref="A36:F36"/>
     <mergeCell ref="G36:L36"/>
     <mergeCell ref="M36:R36"/>
-    <mergeCell ref="A37:F37"/>
-[...7 lines deleted...]
-    <mergeCell ref="M35:R35"/>
+    <mergeCell ref="A32:F32"/>
+    <mergeCell ref="G32:L32"/>
+    <mergeCell ref="M32:R32"/>
+    <mergeCell ref="F34:H34"/>
+    <mergeCell ref="M34:O34"/>
+    <mergeCell ref="A30:F30"/>
+    <mergeCell ref="G30:L30"/>
+    <mergeCell ref="M30:R30"/>
     <mergeCell ref="A31:F31"/>
     <mergeCell ref="G31:L31"/>
     <mergeCell ref="M31:R31"/>
-    <mergeCell ref="F33:H33"/>
-    <mergeCell ref="M33:O33"/>
+    <mergeCell ref="A26:R26"/>
+    <mergeCell ref="A27:R27"/>
+    <mergeCell ref="A28:F28"/>
+    <mergeCell ref="G28:L28"/>
+    <mergeCell ref="M28:R28"/>
     <mergeCell ref="A29:F29"/>
     <mergeCell ref="G29:L29"/>
     <mergeCell ref="M29:R29"/>
-    <mergeCell ref="A30:F30"/>
-[...9 lines deleted...]
-    <mergeCell ref="M28:R28"/>
+    <mergeCell ref="A24:E24"/>
+    <mergeCell ref="F24:I24"/>
+    <mergeCell ref="J24:M24"/>
+    <mergeCell ref="N24:R24"/>
+    <mergeCell ref="A25:E25"/>
+    <mergeCell ref="F25:I25"/>
+    <mergeCell ref="J25:M25"/>
+    <mergeCell ref="N25:R25"/>
+    <mergeCell ref="A22:E22"/>
+    <mergeCell ref="F22:I22"/>
+    <mergeCell ref="J22:M22"/>
+    <mergeCell ref="N22:R22"/>
     <mergeCell ref="A23:E23"/>
     <mergeCell ref="F23:I23"/>
     <mergeCell ref="J23:M23"/>
     <mergeCell ref="N23:R23"/>
-    <mergeCell ref="A24:E24"/>
-[...2 lines deleted...]
-    <mergeCell ref="N24:R24"/>
+    <mergeCell ref="A19:E19"/>
+    <mergeCell ref="F19:I19"/>
+    <mergeCell ref="J19:M19"/>
+    <mergeCell ref="N19:R19"/>
+    <mergeCell ref="A20:R20"/>
     <mergeCell ref="A21:E21"/>
     <mergeCell ref="F21:I21"/>
     <mergeCell ref="J21:M21"/>
     <mergeCell ref="N21:R21"/>
-    <mergeCell ref="A22:E22"/>
-[...2 lines deleted...]
-    <mergeCell ref="N22:R22"/>
+    <mergeCell ref="A17:E17"/>
+    <mergeCell ref="F17:I17"/>
+    <mergeCell ref="J17:M17"/>
+    <mergeCell ref="N17:R17"/>
     <mergeCell ref="A18:E18"/>
     <mergeCell ref="F18:I18"/>
     <mergeCell ref="J18:M18"/>
     <mergeCell ref="N18:R18"/>
-    <mergeCell ref="A19:R19"/>
-[...3 lines deleted...]
-    <mergeCell ref="N20:R20"/>
+    <mergeCell ref="A14:E14"/>
+    <mergeCell ref="F14:I14"/>
+    <mergeCell ref="J14:M14"/>
+    <mergeCell ref="N14:R14"/>
     <mergeCell ref="A16:E16"/>
     <mergeCell ref="F16:I16"/>
     <mergeCell ref="J16:M16"/>
     <mergeCell ref="N16:R16"/>
-    <mergeCell ref="A17:E17"/>
-[...2 lines deleted...]
-    <mergeCell ref="N17:R17"/>
     <mergeCell ref="A13:E13"/>
     <mergeCell ref="F13:I13"/>
     <mergeCell ref="J13:M13"/>
     <mergeCell ref="N13:R13"/>
-    <mergeCell ref="A15:E15"/>
-[...2 lines deleted...]
-    <mergeCell ref="N15:R15"/>
+    <mergeCell ref="A10:E10"/>
+    <mergeCell ref="F10:I10"/>
+    <mergeCell ref="J10:M10"/>
+    <mergeCell ref="N10:R10"/>
+    <mergeCell ref="A11:E11"/>
+    <mergeCell ref="F11:I11"/>
+    <mergeCell ref="J11:M11"/>
+    <mergeCell ref="N11:R11"/>
+    <mergeCell ref="B1:Q1"/>
+    <mergeCell ref="B2:Q2"/>
+    <mergeCell ref="O4:Q4"/>
+    <mergeCell ref="C5:K5"/>
+    <mergeCell ref="O5:R5"/>
+    <mergeCell ref="N6:R6"/>
     <mergeCell ref="A12:E12"/>
     <mergeCell ref="F12:I12"/>
     <mergeCell ref="J12:M12"/>
     <mergeCell ref="N12:R12"/>
-    <mergeCell ref="A9:E9"/>
-[...17 lines deleted...]
-    <mergeCell ref="C7:H7"/>
+    <mergeCell ref="C8:H8"/>
+    <mergeCell ref="D3:E3"/>
+    <mergeCell ref="K3:L3"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0" bottom="0" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="78" orientation="portrait" horizontalDpi="4294967294" verticalDpi="4294967294" r:id="rId1"/>
   <drawing r:id="rId2"/>
+  <legacyDrawing r:id="rId3"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x14">
+      <controls>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1032" r:id="rId4" name="Check Box 8">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>13</xdr:col>
+                    <xdr:colOff>85725</xdr:colOff>
+                    <xdr:row>41</xdr:row>
+                    <xdr:rowOff>0</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>13</xdr:col>
+                    <xdr:colOff>276225</xdr:colOff>
+                    <xdr:row>41</xdr:row>
+                    <xdr:rowOff>200025</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1033" r:id="rId5" name="Check Box 9">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>13</xdr:col>
+                    <xdr:colOff>85725</xdr:colOff>
+                    <xdr:row>42</xdr:row>
+                    <xdr:rowOff>0</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>13</xdr:col>
+                    <xdr:colOff>276225</xdr:colOff>
+                    <xdr:row>42</xdr:row>
+                    <xdr:rowOff>200025</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1034" r:id="rId6" name="Check Box 10">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>13</xdr:col>
+                    <xdr:colOff>85725</xdr:colOff>
+                    <xdr:row>43</xdr:row>
+                    <xdr:rowOff>0</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>13</xdr:col>
+                    <xdr:colOff>276225</xdr:colOff>
+                    <xdr:row>43</xdr:row>
+                    <xdr:rowOff>200025</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1035" r:id="rId7" name="Check Box 11">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>13</xdr:col>
+                    <xdr:colOff>85725</xdr:colOff>
+                    <xdr:row>44</xdr:row>
+                    <xdr:rowOff>0</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>13</xdr:col>
+                    <xdr:colOff>276225</xdr:colOff>
+                    <xdr:row>44</xdr:row>
+                    <xdr:rowOff>200025</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1036" r:id="rId8" name="Check Box 12">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>13</xdr:col>
+                    <xdr:colOff>85725</xdr:colOff>
+                    <xdr:row>45</xdr:row>
+                    <xdr:rowOff>0</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>13</xdr:col>
+                    <xdr:colOff>276225</xdr:colOff>
+                    <xdr:row>45</xdr:row>
+                    <xdr:rowOff>200025</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1037" r:id="rId9" name="Check Box 13">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>13</xdr:col>
+                    <xdr:colOff>85725</xdr:colOff>
+                    <xdr:row>46</xdr:row>
+                    <xdr:rowOff>0</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>13</xdr:col>
+                    <xdr:colOff>276225</xdr:colOff>
+                    <xdr:row>46</xdr:row>
+                    <xdr:rowOff>200025</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1038" r:id="rId10" name="Check Box 14">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>13</xdr:col>
+                    <xdr:colOff>85725</xdr:colOff>
+                    <xdr:row>47</xdr:row>
+                    <xdr:rowOff>0</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>13</xdr:col>
+                    <xdr:colOff>276225</xdr:colOff>
+                    <xdr:row>47</xdr:row>
+                    <xdr:rowOff>200025</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1039" r:id="rId11" name="Check Box 15">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>13</xdr:col>
+                    <xdr:colOff>85725</xdr:colOff>
+                    <xdr:row>48</xdr:row>
+                    <xdr:rowOff>0</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>13</xdr:col>
+                    <xdr:colOff>276225</xdr:colOff>
+                    <xdr:row>48</xdr:row>
+                    <xdr:rowOff>200025</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1040" r:id="rId12" name="Check Box 16">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>13</xdr:col>
+                    <xdr:colOff>85725</xdr:colOff>
+                    <xdr:row>49</xdr:row>
+                    <xdr:rowOff>0</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>13</xdr:col>
+                    <xdr:colOff>276225</xdr:colOff>
+                    <xdr:row>49</xdr:row>
+                    <xdr:rowOff>200025</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1041" r:id="rId13" name="Check Box 17">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>13</xdr:col>
+                    <xdr:colOff>85725</xdr:colOff>
+                    <xdr:row>50</xdr:row>
+                    <xdr:rowOff>0</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>13</xdr:col>
+                    <xdr:colOff>276225</xdr:colOff>
+                    <xdr:row>50</xdr:row>
+                    <xdr:rowOff>200025</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1042" r:id="rId14" name="Check Box 18">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>13</xdr:col>
+                    <xdr:colOff>85725</xdr:colOff>
+                    <xdr:row>51</xdr:row>
+                    <xdr:rowOff>0</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>13</xdr:col>
+                    <xdr:colOff>276225</xdr:colOff>
+                    <xdr:row>51</xdr:row>
+                    <xdr:rowOff>200025</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1043" r:id="rId15" name="Check Box 19">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>3</xdr:col>
+                    <xdr:colOff>85725</xdr:colOff>
+                    <xdr:row>41</xdr:row>
+                    <xdr:rowOff>0</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>3</xdr:col>
+                    <xdr:colOff>276225</xdr:colOff>
+                    <xdr:row>41</xdr:row>
+                    <xdr:rowOff>200025</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1044" r:id="rId16" name="Check Box 20">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>3</xdr:col>
+                    <xdr:colOff>85725</xdr:colOff>
+                    <xdr:row>42</xdr:row>
+                    <xdr:rowOff>0</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>3</xdr:col>
+                    <xdr:colOff>276225</xdr:colOff>
+                    <xdr:row>42</xdr:row>
+                    <xdr:rowOff>200025</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1045" r:id="rId17" name="Check Box 21">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>3</xdr:col>
+                    <xdr:colOff>85725</xdr:colOff>
+                    <xdr:row>43</xdr:row>
+                    <xdr:rowOff>0</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>3</xdr:col>
+                    <xdr:colOff>276225</xdr:colOff>
+                    <xdr:row>43</xdr:row>
+                    <xdr:rowOff>200025</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1046" r:id="rId18" name="Check Box 22">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>3</xdr:col>
+                    <xdr:colOff>85725</xdr:colOff>
+                    <xdr:row>44</xdr:row>
+                    <xdr:rowOff>0</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>3</xdr:col>
+                    <xdr:colOff>276225</xdr:colOff>
+                    <xdr:row>44</xdr:row>
+                    <xdr:rowOff>200025</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1047" r:id="rId19" name="Check Box 23">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>3</xdr:col>
+                    <xdr:colOff>85725</xdr:colOff>
+                    <xdr:row>45</xdr:row>
+                    <xdr:rowOff>0</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>3</xdr:col>
+                    <xdr:colOff>276225</xdr:colOff>
+                    <xdr:row>45</xdr:row>
+                    <xdr:rowOff>200025</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1048" r:id="rId20" name="Check Box 24">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>3</xdr:col>
+                    <xdr:colOff>85725</xdr:colOff>
+                    <xdr:row>46</xdr:row>
+                    <xdr:rowOff>0</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>3</xdr:col>
+                    <xdr:colOff>276225</xdr:colOff>
+                    <xdr:row>46</xdr:row>
+                    <xdr:rowOff>200025</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1049" r:id="rId21" name="Check Box 25">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>3</xdr:col>
+                    <xdr:colOff>85725</xdr:colOff>
+                    <xdr:row>47</xdr:row>
+                    <xdr:rowOff>0</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>3</xdr:col>
+                    <xdr:colOff>276225</xdr:colOff>
+                    <xdr:row>47</xdr:row>
+                    <xdr:rowOff>200025</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1050" r:id="rId22" name="Check Box 26">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>5</xdr:col>
+                    <xdr:colOff>85725</xdr:colOff>
+                    <xdr:row>2</xdr:row>
+                    <xdr:rowOff>0</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>5</xdr:col>
+                    <xdr:colOff>276225</xdr:colOff>
+                    <xdr:row>3</xdr:row>
+                    <xdr:rowOff>0</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1053" r:id="rId23" name="Check Box 29">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>12</xdr:col>
+                    <xdr:colOff>85725</xdr:colOff>
+                    <xdr:row>2</xdr:row>
+                    <xdr:rowOff>0</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>12</xdr:col>
+                    <xdr:colOff>276225</xdr:colOff>
+                    <xdr:row>3</xdr:row>
+                    <xdr:rowOff>0</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+      </controls>
+    </mc:Choice>
+  </mc:AlternateContent>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:AI164"/>
+  <dimension ref="A1:AI165"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="145" zoomScaleNormal="145" workbookViewId="0">
-      <selection activeCell="A57" sqref="A57"/>
+    <sheetView topLeftCell="A55" zoomScale="145" zoomScaleNormal="145" workbookViewId="0">
+      <selection activeCell="K58" sqref="K58:K60"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="11.25" zeroHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9" style="4" customWidth="1"/>
-    <col min="2" max="2" width="8" style="36" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="17" max="17" width="5.85546875" style="36" customWidth="1"/>
+    <col min="2" max="2" width="8" style="32" customWidth="1"/>
+    <col min="3" max="3" width="6.140625" style="32" customWidth="1"/>
+    <col min="4" max="4" width="5.85546875" style="32" customWidth="1"/>
+    <col min="5" max="7" width="5.140625" style="32" customWidth="1"/>
+    <col min="8" max="8" width="5.85546875" style="32" customWidth="1"/>
+    <col min="9" max="9" width="5.140625" style="32" customWidth="1"/>
+    <col min="10" max="10" width="6.42578125" style="32" customWidth="1"/>
+    <col min="11" max="11" width="7.28515625" style="32" customWidth="1"/>
+    <col min="12" max="12" width="6" style="32" customWidth="1"/>
+    <col min="13" max="14" width="5.140625" style="32" customWidth="1"/>
+    <col min="15" max="15" width="8.140625" style="32" customWidth="1"/>
+    <col min="16" max="16" width="5.140625" style="32" customWidth="1"/>
+    <col min="17" max="17" width="5.85546875" style="32" customWidth="1"/>
     <col min="18" max="18" width="6.5703125" style="4" customWidth="1"/>
     <col min="19" max="35" width="5.5703125" style="1" hidden="1" customWidth="1"/>
     <col min="36" max="16383" width="11.42578125" style="1" hidden="1"/>
     <col min="16384" max="16384" width="11.42578125" style="1" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" ht="27" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B1" s="83" t="s">
+      <c r="B1" s="89" t="s">
         <v>0</v>
       </c>
-      <c r="C1" s="83"/>
-[...13 lines deleted...]
-      <c r="Q1" s="83"/>
+      <c r="C1" s="89"/>
+      <c r="D1" s="89"/>
+      <c r="E1" s="89"/>
+      <c r="F1" s="89"/>
+      <c r="G1" s="89"/>
+      <c r="H1" s="89"/>
+      <c r="I1" s="89"/>
+      <c r="J1" s="89"/>
+      <c r="K1" s="89"/>
+      <c r="L1" s="89"/>
+      <c r="M1" s="89"/>
+      <c r="N1" s="89"/>
+      <c r="O1" s="89"/>
+      <c r="P1" s="89"/>
+      <c r="Q1" s="89"/>
     </row>
     <row r="2" spans="1:18" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B2" s="84" t="s">
+      <c r="B2" s="90" t="s">
+        <v>83</v>
+      </c>
+      <c r="C2" s="150"/>
+      <c r="D2" s="90"/>
+      <c r="E2" s="90"/>
+      <c r="F2" s="150"/>
+      <c r="G2" s="150"/>
+      <c r="H2" s="90"/>
+      <c r="I2" s="150"/>
+      <c r="J2" s="90"/>
+      <c r="K2" s="90"/>
+      <c r="L2" s="90"/>
+      <c r="M2" s="90"/>
+      <c r="N2" s="90"/>
+      <c r="O2" s="150"/>
+      <c r="P2" s="90"/>
+      <c r="Q2" s="90"/>
+    </row>
+    <row r="3" spans="1:18" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D3" s="103" t="s">
+        <v>94</v>
+      </c>
+      <c r="E3" s="104"/>
+      <c r="F3" s="157"/>
+      <c r="G3" s="157"/>
+      <c r="H3" s="156"/>
+      <c r="J3" s="7"/>
+      <c r="K3" s="8"/>
+      <c r="L3" s="105" t="s">
+        <v>95</v>
+      </c>
+      <c r="M3" s="105"/>
+      <c r="N3" s="105"/>
+      <c r="O3" s="158"/>
+      <c r="P3" s="77"/>
+      <c r="Q3" s="77"/>
+    </row>
+    <row r="4" spans="1:18" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="B4" s="6"/>
+      <c r="C4" s="76"/>
+      <c r="D4" s="7"/>
+      <c r="E4" s="7"/>
+      <c r="F4" s="77"/>
+      <c r="G4" s="77"/>
+      <c r="H4" s="7"/>
+      <c r="I4" s="77"/>
+      <c r="J4" s="7"/>
+      <c r="K4" s="8"/>
+      <c r="L4" s="6"/>
+      <c r="M4" s="6"/>
+      <c r="N4" s="74" t="s">
+        <v>81</v>
+      </c>
+      <c r="O4" s="140">
+        <f ca="1">TODAY()</f>
+        <v>46056</v>
+      </c>
+      <c r="P4" s="141"/>
+      <c r="Q4" s="141"/>
+      <c r="R4" s="141"/>
+    </row>
+    <row r="5" spans="1:18" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="9" t="s">
+        <v>53</v>
+      </c>
+      <c r="B5" s="10"/>
+      <c r="C5" s="46"/>
+      <c r="D5" s="133"/>
+      <c r="E5" s="133"/>
+      <c r="F5" s="133"/>
+      <c r="G5" s="133"/>
+      <c r="H5" s="133"/>
+      <c r="I5" s="133"/>
+      <c r="J5" s="133"/>
+      <c r="K5" s="133"/>
+      <c r="L5" s="133"/>
+      <c r="M5" s="134"/>
+      <c r="N5" s="84" t="s">
+        <v>54</v>
+      </c>
+      <c r="O5" s="151"/>
+      <c r="P5" s="152"/>
+      <c r="Q5" s="152"/>
+      <c r="R5" s="152"/>
+    </row>
+    <row r="6" spans="1:18" s="139" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="61" t="s">
+        <v>55</v>
+      </c>
+      <c r="B6" s="127"/>
+      <c r="C6" s="128"/>
+      <c r="D6" s="128"/>
+      <c r="E6" s="128"/>
+      <c r="F6" s="128"/>
+      <c r="G6" s="128"/>
+      <c r="H6" s="128"/>
+      <c r="I6" s="128"/>
+      <c r="J6" s="128"/>
+      <c r="K6" s="128"/>
+      <c r="L6" s="85" t="s">
+        <v>92</v>
+      </c>
+      <c r="M6" s="136"/>
+      <c r="N6" s="136"/>
+      <c r="O6" s="71" t="s">
+        <v>93</v>
+      </c>
+      <c r="P6" s="138"/>
+      <c r="Q6" s="138"/>
+      <c r="R6" s="138"/>
+    </row>
+    <row r="7" spans="1:18" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="61" t="s">
+        <v>56</v>
+      </c>
+      <c r="B7" s="56"/>
+      <c r="C7" s="72"/>
+      <c r="D7" s="129"/>
+      <c r="E7" s="129"/>
+      <c r="F7" s="130"/>
+      <c r="G7" s="57" t="s">
+        <v>57</v>
+      </c>
+      <c r="H7" s="56"/>
+      <c r="I7" s="131"/>
+      <c r="J7" s="132"/>
+      <c r="K7" s="64" t="s">
         <v>87</v>
       </c>
-      <c r="C2" s="84"/>
-[...31 lines deleted...]
-      <c r="N3" s="42" t="s">
+      <c r="L7" s="128"/>
+      <c r="M7" s="128"/>
+      <c r="N7" s="135"/>
+      <c r="O7" s="73" t="s">
+        <v>86</v>
+      </c>
+      <c r="P7" s="137"/>
+      <c r="Q7" s="100"/>
+      <c r="R7" s="100"/>
+    </row>
+    <row r="8" spans="1:18" s="44" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="45" t="s">
         <v>85</v>
       </c>
-      <c r="O3" s="119" t="s">
-[...44 lines deleted...]
-      <c r="M5" s="55" t="s">
+      <c r="B8" s="60"/>
+      <c r="C8" s="128"/>
+      <c r="D8" s="128"/>
+      <c r="E8" s="128"/>
+      <c r="F8" s="128"/>
+      <c r="G8" s="128"/>
+      <c r="H8" s="128"/>
+      <c r="I8" s="128"/>
+      <c r="J8" s="128"/>
+      <c r="K8" s="128"/>
+      <c r="L8" s="128"/>
+      <c r="M8" s="128"/>
+      <c r="N8" s="128"/>
+      <c r="O8" s="128"/>
+      <c r="P8" s="128"/>
+      <c r="Q8" s="128"/>
+      <c r="R8" s="128"/>
+    </row>
+    <row r="9" spans="1:18" s="3" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="18" t="s">
+        <v>101</v>
+      </c>
+      <c r="B9" s="19"/>
+      <c r="C9" s="19"/>
+      <c r="D9" s="20"/>
+      <c r="E9" s="19"/>
+      <c r="F9" s="19"/>
+      <c r="G9" s="20"/>
+      <c r="H9" s="19"/>
+      <c r="I9" s="19"/>
+      <c r="J9" s="20"/>
+      <c r="K9" s="19"/>
+      <c r="L9" s="20"/>
+      <c r="M9" s="19"/>
+      <c r="N9" s="19"/>
+      <c r="O9" s="20"/>
+      <c r="P9" s="19"/>
+      <c r="Q9" s="20"/>
+      <c r="R9" s="20"/>
+    </row>
+    <row r="10" spans="1:18" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="106" t="s">
         <v>58</v>
       </c>
-      <c r="N5" s="127"/>
-[...14 lines deleted...]
-      <c r="G6" s="67" t="s">
+      <c r="B10" s="107"/>
+      <c r="C10" s="107"/>
+      <c r="D10" s="107"/>
+      <c r="E10" s="108"/>
+      <c r="F10" s="106" t="s">
         <v>59</v>
       </c>
-      <c r="H6" s="66"/>
-[...2 lines deleted...]
-      <c r="K6" s="74" t="s">
+      <c r="G10" s="107"/>
+      <c r="H10" s="107"/>
+      <c r="I10" s="108"/>
+      <c r="J10" s="109" t="s">
+        <v>60</v>
+      </c>
+      <c r="K10" s="110"/>
+      <c r="L10" s="110"/>
+      <c r="M10" s="111"/>
+      <c r="N10" s="109" t="s">
+        <v>4</v>
+      </c>
+      <c r="O10" s="110"/>
+      <c r="P10" s="110"/>
+      <c r="Q10" s="110"/>
+      <c r="R10" s="111"/>
+    </row>
+    <row r="11" spans="1:18" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="142"/>
+      <c r="B11" s="131"/>
+      <c r="C11" s="131"/>
+      <c r="D11" s="131"/>
+      <c r="E11" s="143"/>
+      <c r="F11" s="78"/>
+      <c r="G11" s="70"/>
+      <c r="H11" s="70"/>
+      <c r="I11" s="79"/>
+      <c r="J11" s="78"/>
+      <c r="K11" s="70"/>
+      <c r="L11" s="70"/>
+      <c r="M11" s="79"/>
+      <c r="N11" s="99"/>
+      <c r="O11" s="100"/>
+      <c r="P11" s="100"/>
+      <c r="Q11" s="100"/>
+      <c r="R11" s="101"/>
+    </row>
+    <row r="12" spans="1:18" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="142"/>
+      <c r="B12" s="131"/>
+      <c r="C12" s="131"/>
+      <c r="D12" s="131"/>
+      <c r="E12" s="143"/>
+      <c r="F12" s="78"/>
+      <c r="G12" s="70"/>
+      <c r="H12" s="70"/>
+      <c r="I12" s="79"/>
+      <c r="J12" s="78"/>
+      <c r="K12" s="70"/>
+      <c r="L12" s="70"/>
+      <c r="M12" s="79"/>
+      <c r="N12" s="99"/>
+      <c r="O12" s="100"/>
+      <c r="P12" s="100"/>
+      <c r="Q12" s="100"/>
+      <c r="R12" s="101"/>
+    </row>
+    <row r="13" spans="1:18" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="142"/>
+      <c r="B13" s="131"/>
+      <c r="C13" s="131"/>
+      <c r="D13" s="131"/>
+      <c r="E13" s="143"/>
+      <c r="F13" s="78"/>
+      <c r="G13" s="70"/>
+      <c r="H13" s="70"/>
+      <c r="I13" s="79"/>
+      <c r="J13" s="78"/>
+      <c r="K13" s="70"/>
+      <c r="L13" s="70"/>
+      <c r="M13" s="79"/>
+      <c r="N13" s="99"/>
+      <c r="O13" s="100"/>
+      <c r="P13" s="100"/>
+      <c r="Q13" s="100"/>
+      <c r="R13" s="101"/>
+    </row>
+    <row r="14" spans="1:18" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="142"/>
+      <c r="B14" s="131"/>
+      <c r="C14" s="131"/>
+      <c r="D14" s="131"/>
+      <c r="E14" s="143"/>
+      <c r="F14" s="78"/>
+      <c r="G14" s="70"/>
+      <c r="H14" s="70"/>
+      <c r="I14" s="79"/>
+      <c r="J14" s="78"/>
+      <c r="K14" s="70"/>
+      <c r="L14" s="70"/>
+      <c r="M14" s="79"/>
+      <c r="N14" s="99"/>
+      <c r="O14" s="100"/>
+      <c r="P14" s="100"/>
+      <c r="Q14" s="100"/>
+      <c r="R14" s="101"/>
+    </row>
+    <row r="15" spans="1:18" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="18" t="s">
+        <v>61</v>
+      </c>
+      <c r="B15" s="19"/>
+      <c r="C15" s="19"/>
+      <c r="D15" s="20"/>
+      <c r="E15" s="19"/>
+      <c r="F15" s="19"/>
+      <c r="G15" s="20"/>
+      <c r="H15" s="19"/>
+      <c r="I15" s="19"/>
+      <c r="J15" s="20"/>
+      <c r="K15" s="19"/>
+      <c r="L15" s="20"/>
+      <c r="M15" s="19"/>
+      <c r="N15" s="19"/>
+      <c r="O15" s="20"/>
+      <c r="P15" s="19"/>
+      <c r="Q15" s="20"/>
+      <c r="R15" s="20"/>
+    </row>
+    <row r="16" spans="1:18" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="106" t="s">
+        <v>58</v>
+      </c>
+      <c r="B16" s="107"/>
+      <c r="C16" s="107"/>
+      <c r="D16" s="107"/>
+      <c r="E16" s="108"/>
+      <c r="F16" s="106" t="s">
+        <v>59</v>
+      </c>
+      <c r="G16" s="107"/>
+      <c r="H16" s="107"/>
+      <c r="I16" s="108"/>
+      <c r="J16" s="109" t="s">
+        <v>60</v>
+      </c>
+      <c r="K16" s="110"/>
+      <c r="L16" s="110"/>
+      <c r="M16" s="111"/>
+      <c r="N16" s="109" t="s">
+        <v>4</v>
+      </c>
+      <c r="O16" s="110"/>
+      <c r="P16" s="110"/>
+      <c r="Q16" s="110"/>
+      <c r="R16" s="111"/>
+    </row>
+    <row r="17" spans="1:18" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="99"/>
+      <c r="B17" s="100"/>
+      <c r="C17" s="100"/>
+      <c r="D17" s="100"/>
+      <c r="E17" s="101"/>
+      <c r="F17" s="99"/>
+      <c r="G17" s="100"/>
+      <c r="H17" s="100"/>
+      <c r="I17" s="101"/>
+      <c r="J17" s="99"/>
+      <c r="K17" s="100"/>
+      <c r="L17" s="100"/>
+      <c r="M17" s="101"/>
+      <c r="N17" s="99"/>
+      <c r="O17" s="100"/>
+      <c r="P17" s="100"/>
+      <c r="Q17" s="100"/>
+      <c r="R17" s="101"/>
+    </row>
+    <row r="18" spans="1:18" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="99"/>
+      <c r="B18" s="100"/>
+      <c r="C18" s="100"/>
+      <c r="D18" s="100"/>
+      <c r="E18" s="101"/>
+      <c r="F18" s="99"/>
+      <c r="G18" s="100"/>
+      <c r="H18" s="100"/>
+      <c r="I18" s="101"/>
+      <c r="J18" s="99"/>
+      <c r="K18" s="100"/>
+      <c r="L18" s="100"/>
+      <c r="M18" s="101"/>
+      <c r="N18" s="99"/>
+      <c r="O18" s="100"/>
+      <c r="P18" s="100"/>
+      <c r="Q18" s="100"/>
+      <c r="R18" s="101"/>
+    </row>
+    <row r="19" spans="1:18" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="99"/>
+      <c r="B19" s="100"/>
+      <c r="C19" s="100"/>
+      <c r="D19" s="100"/>
+      <c r="E19" s="101"/>
+      <c r="F19" s="99"/>
+      <c r="G19" s="100"/>
+      <c r="H19" s="100"/>
+      <c r="I19" s="101"/>
+      <c r="J19" s="99"/>
+      <c r="K19" s="100"/>
+      <c r="L19" s="100"/>
+      <c r="M19" s="101"/>
+      <c r="N19" s="99"/>
+      <c r="O19" s="100"/>
+      <c r="P19" s="100"/>
+      <c r="Q19" s="100"/>
+      <c r="R19" s="101"/>
+    </row>
+    <row r="20" spans="1:18" s="3" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="112" t="s">
+        <v>62</v>
+      </c>
+      <c r="B20" s="112"/>
+      <c r="C20" s="112"/>
+      <c r="D20" s="112"/>
+      <c r="E20" s="112"/>
+      <c r="F20" s="112"/>
+      <c r="G20" s="112"/>
+      <c r="H20" s="112"/>
+      <c r="I20" s="112"/>
+      <c r="J20" s="112"/>
+      <c r="K20" s="112"/>
+      <c r="L20" s="112"/>
+      <c r="M20" s="112"/>
+      <c r="N20" s="112"/>
+      <c r="O20" s="112"/>
+      <c r="P20" s="112"/>
+      <c r="Q20" s="112"/>
+      <c r="R20" s="112"/>
+    </row>
+    <row r="21" spans="1:18" s="2" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="106" t="s">
+        <v>58</v>
+      </c>
+      <c r="B21" s="107"/>
+      <c r="C21" s="107"/>
+      <c r="D21" s="107"/>
+      <c r="E21" s="108"/>
+      <c r="F21" s="106" t="s">
+        <v>59</v>
+      </c>
+      <c r="G21" s="107"/>
+      <c r="H21" s="107"/>
+      <c r="I21" s="108"/>
+      <c r="J21" s="109" t="s">
+        <v>60</v>
+      </c>
+      <c r="K21" s="110"/>
+      <c r="L21" s="110"/>
+      <c r="M21" s="111"/>
+      <c r="N21" s="109" t="s">
+        <v>4</v>
+      </c>
+      <c r="O21" s="110"/>
+      <c r="P21" s="110"/>
+      <c r="Q21" s="110"/>
+      <c r="R21" s="111"/>
+    </row>
+    <row r="22" spans="1:18" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="99"/>
+      <c r="B22" s="100"/>
+      <c r="C22" s="100"/>
+      <c r="D22" s="100"/>
+      <c r="E22" s="101"/>
+      <c r="F22" s="99"/>
+      <c r="G22" s="100"/>
+      <c r="H22" s="100"/>
+      <c r="I22" s="101"/>
+      <c r="J22" s="99"/>
+      <c r="K22" s="100"/>
+      <c r="L22" s="100"/>
+      <c r="M22" s="101"/>
+      <c r="N22" s="99"/>
+      <c r="O22" s="100"/>
+      <c r="P22" s="100"/>
+      <c r="Q22" s="100"/>
+      <c r="R22" s="101"/>
+    </row>
+    <row r="23" spans="1:18" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="99"/>
+      <c r="B23" s="100"/>
+      <c r="C23" s="100"/>
+      <c r="D23" s="100"/>
+      <c r="E23" s="101"/>
+      <c r="F23" s="99"/>
+      <c r="G23" s="100"/>
+      <c r="H23" s="100"/>
+      <c r="I23" s="101"/>
+      <c r="J23" s="99"/>
+      <c r="K23" s="100"/>
+      <c r="L23" s="100"/>
+      <c r="M23" s="101"/>
+      <c r="N23" s="99"/>
+      <c r="O23" s="100"/>
+      <c r="P23" s="100"/>
+      <c r="Q23" s="100"/>
+      <c r="R23" s="101"/>
+    </row>
+    <row r="24" spans="1:18" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="99"/>
+      <c r="B24" s="100"/>
+      <c r="C24" s="100"/>
+      <c r="D24" s="100"/>
+      <c r="E24" s="101"/>
+      <c r="F24" s="99"/>
+      <c r="G24" s="100"/>
+      <c r="H24" s="100"/>
+      <c r="I24" s="101"/>
+      <c r="J24" s="99"/>
+      <c r="K24" s="100"/>
+      <c r="L24" s="100"/>
+      <c r="M24" s="101"/>
+      <c r="N24" s="99"/>
+      <c r="O24" s="100"/>
+      <c r="P24" s="100"/>
+      <c r="Q24" s="100"/>
+      <c r="R24" s="101"/>
+    </row>
+    <row r="25" spans="1:18" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="99"/>
+      <c r="B25" s="100"/>
+      <c r="C25" s="100"/>
+      <c r="D25" s="100"/>
+      <c r="E25" s="101"/>
+      <c r="F25" s="99"/>
+      <c r="G25" s="100"/>
+      <c r="H25" s="100"/>
+      <c r="I25" s="101"/>
+      <c r="J25" s="99"/>
+      <c r="K25" s="100"/>
+      <c r="L25" s="100"/>
+      <c r="M25" s="101"/>
+      <c r="N25" s="99"/>
+      <c r="O25" s="100"/>
+      <c r="P25" s="100"/>
+      <c r="Q25" s="100"/>
+      <c r="R25" s="101"/>
+    </row>
+    <row r="26" spans="1:18" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="113" t="s">
+        <v>84</v>
+      </c>
+      <c r="B26" s="113"/>
+      <c r="C26" s="113"/>
+      <c r="D26" s="113"/>
+      <c r="E26" s="113"/>
+      <c r="F26" s="113"/>
+      <c r="G26" s="113"/>
+      <c r="H26" s="113"/>
+      <c r="I26" s="113"/>
+      <c r="J26" s="113"/>
+      <c r="K26" s="113"/>
+      <c r="L26" s="113"/>
+      <c r="M26" s="113"/>
+      <c r="N26" s="113"/>
+      <c r="O26" s="113"/>
+      <c r="P26" s="113"/>
+      <c r="Q26" s="113"/>
+      <c r="R26" s="113"/>
+    </row>
+    <row r="27" spans="1:18" s="2" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="114" t="s">
+        <v>63</v>
+      </c>
+      <c r="B27" s="114"/>
+      <c r="C27" s="114"/>
+      <c r="D27" s="114"/>
+      <c r="E27" s="114"/>
+      <c r="F27" s="114"/>
+      <c r="G27" s="114"/>
+      <c r="H27" s="114"/>
+      <c r="I27" s="114"/>
+      <c r="J27" s="114"/>
+      <c r="K27" s="114"/>
+      <c r="L27" s="114"/>
+      <c r="M27" s="114"/>
+      <c r="N27" s="114"/>
+      <c r="O27" s="114"/>
+      <c r="P27" s="114"/>
+      <c r="Q27" s="114"/>
+      <c r="R27" s="114"/>
+    </row>
+    <row r="28" spans="1:18" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="115" t="s">
+        <v>58</v>
+      </c>
+      <c r="B28" s="115"/>
+      <c r="C28" s="115"/>
+      <c r="D28" s="115"/>
+      <c r="E28" s="115"/>
+      <c r="F28" s="115"/>
+      <c r="G28" s="116" t="s">
+        <v>59</v>
+      </c>
+      <c r="H28" s="116"/>
+      <c r="I28" s="116"/>
+      <c r="J28" s="116"/>
+      <c r="K28" s="116"/>
+      <c r="L28" s="116"/>
+      <c r="M28" s="116" t="s">
+        <v>64</v>
+      </c>
+      <c r="N28" s="116"/>
+      <c r="O28" s="116"/>
+      <c r="P28" s="116"/>
+      <c r="Q28" s="116"/>
+      <c r="R28" s="116"/>
+    </row>
+    <row r="29" spans="1:18" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="144"/>
+      <c r="B29" s="145"/>
+      <c r="C29" s="145"/>
+      <c r="D29" s="145"/>
+      <c r="E29" s="145"/>
+      <c r="F29" s="146"/>
+      <c r="G29" s="144"/>
+      <c r="H29" s="145"/>
+      <c r="I29" s="145"/>
+      <c r="J29" s="145"/>
+      <c r="K29" s="145"/>
+      <c r="L29" s="146"/>
+      <c r="M29" s="147"/>
+      <c r="N29" s="148"/>
+      <c r="O29" s="148"/>
+      <c r="P29" s="148"/>
+      <c r="Q29" s="148"/>
+      <c r="R29" s="149"/>
+    </row>
+    <row r="30" spans="1:18" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="144"/>
+      <c r="B30" s="145"/>
+      <c r="C30" s="145"/>
+      <c r="D30" s="145"/>
+      <c r="E30" s="145"/>
+      <c r="F30" s="146"/>
+      <c r="G30" s="144"/>
+      <c r="H30" s="145"/>
+      <c r="I30" s="145"/>
+      <c r="J30" s="145"/>
+      <c r="K30" s="145"/>
+      <c r="L30" s="146"/>
+      <c r="M30" s="147"/>
+      <c r="N30" s="148"/>
+      <c r="O30" s="148"/>
+      <c r="P30" s="148"/>
+      <c r="Q30" s="148"/>
+      <c r="R30" s="149"/>
+    </row>
+    <row r="31" spans="1:18" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="144"/>
+      <c r="B31" s="145"/>
+      <c r="C31" s="145"/>
+      <c r="D31" s="145"/>
+      <c r="E31" s="145"/>
+      <c r="F31" s="146"/>
+      <c r="G31" s="144"/>
+      <c r="H31" s="145"/>
+      <c r="I31" s="145"/>
+      <c r="J31" s="145"/>
+      <c r="K31" s="145"/>
+      <c r="L31" s="146"/>
+      <c r="M31" s="147"/>
+      <c r="N31" s="148"/>
+      <c r="O31" s="148"/>
+      <c r="P31" s="148"/>
+      <c r="Q31" s="148"/>
+      <c r="R31" s="149"/>
+    </row>
+    <row r="32" spans="1:18" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="144"/>
+      <c r="B32" s="145"/>
+      <c r="C32" s="145"/>
+      <c r="D32" s="145"/>
+      <c r="E32" s="145"/>
+      <c r="F32" s="146"/>
+      <c r="G32" s="144"/>
+      <c r="H32" s="145"/>
+      <c r="I32" s="145"/>
+      <c r="J32" s="145"/>
+      <c r="K32" s="145"/>
+      <c r="L32" s="146"/>
+      <c r="M32" s="147"/>
+      <c r="N32" s="148"/>
+      <c r="O32" s="148"/>
+      <c r="P32" s="148"/>
+      <c r="Q32" s="148"/>
+      <c r="R32" s="149"/>
+    </row>
+    <row r="33" spans="1:18" s="2" customFormat="1" ht="7.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="22"/>
+      <c r="B33" s="22"/>
+      <c r="C33" s="22"/>
+      <c r="D33" s="22"/>
+      <c r="E33" s="22"/>
+      <c r="F33" s="22"/>
+      <c r="G33" s="22"/>
+      <c r="H33" s="22"/>
+      <c r="I33" s="22"/>
+      <c r="J33" s="22"/>
+      <c r="K33" s="22"/>
+      <c r="L33" s="22"/>
+      <c r="M33" s="22"/>
+      <c r="N33" s="22"/>
+      <c r="O33" s="22"/>
+      <c r="P33" s="22"/>
+      <c r="Q33" s="22"/>
+      <c r="R33" s="22"/>
+    </row>
+    <row r="34" spans="1:18" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="23" t="s">
+        <v>65</v>
+      </c>
+      <c r="B34" s="24"/>
+      <c r="C34" s="24"/>
+      <c r="D34" s="25" t="s">
+        <v>66</v>
+      </c>
+      <c r="E34" s="24"/>
+      <c r="F34" s="121"/>
+      <c r="G34" s="121"/>
+      <c r="H34" s="121"/>
+      <c r="I34" s="24"/>
+      <c r="J34" s="24"/>
+      <c r="K34" s="25" t="s">
+        <v>67</v>
+      </c>
+      <c r="L34" s="24"/>
+      <c r="M34" s="121"/>
+      <c r="N34" s="121"/>
+      <c r="O34" s="121"/>
+      <c r="P34" s="24"/>
+      <c r="Q34" s="24"/>
+      <c r="R34" s="24"/>
+    </row>
+    <row r="35" spans="1:18" s="2" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="154"/>
+      <c r="B35" s="155"/>
+      <c r="C35" s="155"/>
+      <c r="D35" s="155"/>
+      <c r="E35" s="155"/>
+      <c r="F35" s="155"/>
+      <c r="G35" s="155"/>
+      <c r="H35" s="155"/>
+      <c r="I35" s="155"/>
+      <c r="J35" s="155"/>
+      <c r="K35" s="155"/>
+      <c r="L35" s="155"/>
+      <c r="M35" s="155"/>
+      <c r="N35" s="155"/>
+      <c r="O35" s="155"/>
+      <c r="P35" s="155"/>
+      <c r="Q35" s="155"/>
+      <c r="R35" s="155"/>
+    </row>
+    <row r="36" spans="1:18" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="123" t="s">
+        <v>68</v>
+      </c>
+      <c r="B36" s="123"/>
+      <c r="C36" s="123"/>
+      <c r="D36" s="123"/>
+      <c r="E36" s="123"/>
+      <c r="F36" s="123"/>
+      <c r="G36" s="124"/>
+      <c r="H36" s="124"/>
+      <c r="I36" s="124"/>
+      <c r="J36" s="124"/>
+      <c r="K36" s="124"/>
+      <c r="L36" s="124"/>
+      <c r="M36" s="124"/>
+      <c r="N36" s="124"/>
+      <c r="O36" s="124"/>
+      <c r="P36" s="124"/>
+      <c r="Q36" s="124"/>
+      <c r="R36" s="14"/>
+    </row>
+    <row r="37" spans="1:18" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="115" t="s">
+        <v>69</v>
+      </c>
+      <c r="B37" s="115"/>
+      <c r="C37" s="115"/>
+      <c r="D37" s="115"/>
+      <c r="E37" s="115"/>
+      <c r="F37" s="115"/>
+      <c r="G37" s="116" t="s">
+        <v>71</v>
+      </c>
+      <c r="H37" s="116"/>
+      <c r="I37" s="116"/>
+      <c r="J37" s="116"/>
+      <c r="K37" s="116"/>
+      <c r="L37" s="116"/>
+      <c r="M37" s="116" t="s">
+        <v>70</v>
+      </c>
+      <c r="N37" s="116"/>
+      <c r="O37" s="116"/>
+      <c r="P37" s="116"/>
+      <c r="Q37" s="116"/>
+      <c r="R37" s="116"/>
+    </row>
+    <row r="38" spans="1:18" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="117"/>
+      <c r="B38" s="117"/>
+      <c r="C38" s="117"/>
+      <c r="D38" s="117"/>
+      <c r="E38" s="117"/>
+      <c r="F38" s="117"/>
+      <c r="G38" s="122"/>
+      <c r="H38" s="122"/>
+      <c r="I38" s="122"/>
+      <c r="J38" s="122"/>
+      <c r="K38" s="122"/>
+      <c r="L38" s="122"/>
+      <c r="M38" s="122"/>
+      <c r="N38" s="122"/>
+      <c r="O38" s="122"/>
+      <c r="P38" s="122"/>
+      <c r="Q38" s="122"/>
+      <c r="R38" s="122"/>
+    </row>
+    <row r="39" spans="1:18" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="118"/>
+      <c r="B39" s="119"/>
+      <c r="C39" s="119"/>
+      <c r="D39" s="119"/>
+      <c r="E39" s="119"/>
+      <c r="F39" s="120"/>
+      <c r="G39" s="118"/>
+      <c r="H39" s="119"/>
+      <c r="I39" s="119"/>
+      <c r="J39" s="119"/>
+      <c r="K39" s="119"/>
+      <c r="L39" s="120"/>
+      <c r="M39" s="118"/>
+      <c r="N39" s="119"/>
+      <c r="O39" s="119"/>
+      <c r="P39" s="119"/>
+      <c r="Q39" s="119"/>
+      <c r="R39" s="120"/>
+    </row>
+    <row r="40" spans="1:18" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="118"/>
+      <c r="B40" s="119"/>
+      <c r="C40" s="119"/>
+      <c r="D40" s="119"/>
+      <c r="E40" s="119"/>
+      <c r="F40" s="120"/>
+      <c r="G40" s="118"/>
+      <c r="H40" s="119"/>
+      <c r="I40" s="119"/>
+      <c r="J40" s="119"/>
+      <c r="K40" s="119"/>
+      <c r="L40" s="120"/>
+      <c r="M40" s="118"/>
+      <c r="N40" s="119"/>
+      <c r="O40" s="119"/>
+      <c r="P40" s="119"/>
+      <c r="Q40" s="119"/>
+      <c r="R40" s="120"/>
+    </row>
+    <row r="41" spans="1:18" s="2" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="18" t="s">
+        <v>97</v>
+      </c>
+      <c r="B41" s="14"/>
+      <c r="C41" s="14"/>
+      <c r="D41" s="14"/>
+      <c r="E41" s="14"/>
+      <c r="F41" s="14"/>
+      <c r="G41" s="14"/>
+      <c r="H41" s="14"/>
+      <c r="I41" s="14"/>
+      <c r="J41" s="14"/>
+      <c r="K41" s="14"/>
+      <c r="L41" s="14"/>
+      <c r="M41" s="14"/>
+      <c r="N41" s="14"/>
+      <c r="O41" s="14"/>
+      <c r="P41" s="14"/>
+      <c r="Q41" s="14"/>
+      <c r="R41" s="14"/>
+    </row>
+    <row r="42" spans="1:18" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="125" t="s">
+        <v>73</v>
+      </c>
+      <c r="B42" s="125"/>
+      <c r="C42" s="125"/>
+      <c r="D42" s="125"/>
+      <c r="E42" s="125"/>
+      <c r="F42" s="125"/>
+      <c r="G42" s="125"/>
+      <c r="H42" s="125"/>
+      <c r="I42" s="125"/>
+      <c r="J42" s="125" t="s">
+        <v>74</v>
+      </c>
+      <c r="K42" s="125"/>
+      <c r="L42" s="125"/>
+      <c r="M42" s="125"/>
+      <c r="N42" s="125"/>
+      <c r="O42" s="125"/>
+      <c r="P42" s="125"/>
+      <c r="Q42" s="125"/>
+      <c r="R42" s="125"/>
+    </row>
+    <row r="43" spans="1:18" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="14" t="s">
+        <v>34</v>
+      </c>
+      <c r="B43" s="14"/>
+      <c r="C43" s="82"/>
+      <c r="D43" s="14"/>
+      <c r="E43" s="14"/>
+      <c r="F43" s="14"/>
+      <c r="G43" s="14"/>
+      <c r="H43" s="14"/>
+      <c r="I43" s="14"/>
+      <c r="J43" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="K43" s="14"/>
+      <c r="L43" s="14"/>
+      <c r="N43" s="82"/>
+      <c r="O43" s="14"/>
+      <c r="P43" s="14"/>
+      <c r="Q43" s="14"/>
+      <c r="R43" s="14"/>
+    </row>
+    <row r="44" spans="1:18" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="14" t="s">
+        <v>35</v>
+      </c>
+      <c r="B44" s="14"/>
+      <c r="C44" s="29"/>
+      <c r="D44" s="14"/>
+      <c r="E44" s="14"/>
+      <c r="F44" s="14"/>
+      <c r="G44" s="14"/>
+      <c r="H44" s="14"/>
+      <c r="I44" s="14"/>
+      <c r="J44" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="K44" s="14"/>
+      <c r="L44" s="14"/>
+      <c r="M44" s="14"/>
+      <c r="N44" s="82"/>
+      <c r="O44" s="14"/>
+      <c r="P44" s="14"/>
+      <c r="Q44" s="14"/>
+      <c r="R44" s="14"/>
+    </row>
+    <row r="45" spans="1:18" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="B45" s="14"/>
+      <c r="C45" s="82"/>
+      <c r="D45" s="14"/>
+      <c r="E45" s="14"/>
+      <c r="F45" s="14"/>
+      <c r="G45" s="14"/>
+      <c r="H45" s="14"/>
+      <c r="I45" s="14"/>
+      <c r="J45" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="K45" s="14"/>
+      <c r="L45" s="14"/>
+      <c r="M45" s="14"/>
+      <c r="N45" s="82"/>
+      <c r="O45" s="14"/>
+      <c r="P45" s="14"/>
+      <c r="Q45" s="14"/>
+      <c r="R45" s="14"/>
+    </row>
+    <row r="46" spans="1:18" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="14" t="s">
+        <v>32</v>
+      </c>
+      <c r="B46" s="14"/>
+      <c r="C46" s="29"/>
+      <c r="D46" s="14"/>
+      <c r="E46" s="14"/>
+      <c r="F46" s="14"/>
+      <c r="G46" s="14"/>
+      <c r="H46" s="14"/>
+      <c r="I46" s="14"/>
+      <c r="J46" s="14" t="s">
+        <v>11</v>
+      </c>
+      <c r="K46" s="14"/>
+      <c r="L46" s="14"/>
+      <c r="M46" s="14"/>
+      <c r="N46" s="82"/>
+      <c r="O46" s="14"/>
+      <c r="P46" s="14"/>
+      <c r="Q46" s="14"/>
+      <c r="R46" s="14"/>
+    </row>
+    <row r="47" spans="1:18" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="14" t="s">
+        <v>33</v>
+      </c>
+      <c r="B47" s="14"/>
+      <c r="C47" s="82"/>
+      <c r="D47" s="14"/>
+      <c r="E47" s="14"/>
+      <c r="F47" s="14"/>
+      <c r="G47" s="14"/>
+      <c r="H47" s="14"/>
+      <c r="I47" s="14"/>
+      <c r="J47" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="K47" s="14"/>
+      <c r="L47" s="14"/>
+      <c r="M47" s="14"/>
+      <c r="N47" s="82"/>
+      <c r="O47" s="14"/>
+      <c r="P47" s="14"/>
+      <c r="Q47" s="14"/>
+      <c r="R47" s="14"/>
+    </row>
+    <row r="48" spans="1:18" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="B48" s="14"/>
+      <c r="C48" s="82"/>
+      <c r="D48" s="14"/>
+      <c r="E48" s="14"/>
+      <c r="F48" s="14"/>
+      <c r="G48" s="14"/>
+      <c r="H48" s="14"/>
+      <c r="I48" s="14"/>
+      <c r="J48" s="14" t="s">
+        <v>36</v>
+      </c>
+      <c r="K48" s="14"/>
+      <c r="L48" s="14"/>
+      <c r="M48" s="14"/>
+      <c r="N48" s="82"/>
+      <c r="O48" s="14"/>
+      <c r="P48" s="14"/>
+      <c r="Q48" s="14"/>
+      <c r="R48" s="14"/>
+    </row>
+    <row r="49" spans="1:18" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="14" t="s">
+        <v>39</v>
+      </c>
+      <c r="B49" s="14"/>
+      <c r="C49" s="82"/>
+      <c r="D49" s="14"/>
+      <c r="E49" s="14"/>
+      <c r="G49" s="14"/>
+      <c r="H49" s="14"/>
+      <c r="I49" s="14"/>
+      <c r="J49" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="K49" s="14"/>
+      <c r="L49" s="14"/>
+      <c r="M49" s="14"/>
+      <c r="N49" s="82"/>
+      <c r="O49" s="14"/>
+      <c r="P49" s="14"/>
+      <c r="Q49" s="14"/>
+      <c r="R49" s="14"/>
+    </row>
+    <row r="50" spans="1:18" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="26" t="s">
+        <v>75</v>
+      </c>
+      <c r="B50" s="14"/>
+      <c r="C50" s="14"/>
+      <c r="D50" s="14"/>
+      <c r="E50" s="14"/>
+      <c r="F50" s="21"/>
+      <c r="G50" s="14"/>
+      <c r="H50" s="14"/>
+      <c r="I50" s="14"/>
+      <c r="J50" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="K50" s="14"/>
+      <c r="L50" s="14"/>
+      <c r="M50" s="14"/>
+      <c r="N50" s="82"/>
+      <c r="O50" s="14"/>
+      <c r="P50" s="14"/>
+      <c r="Q50" s="14"/>
+      <c r="R50" s="14"/>
+    </row>
+    <row r="51" spans="1:18" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="128"/>
+      <c r="B51" s="128"/>
+      <c r="C51" s="128"/>
+      <c r="D51" s="128"/>
+      <c r="E51" s="128"/>
+      <c r="F51" s="128"/>
+      <c r="G51" s="14"/>
+      <c r="H51" s="14"/>
+      <c r="I51" s="14"/>
+      <c r="J51" s="14" t="s">
+        <v>28</v>
+      </c>
+      <c r="K51" s="14"/>
+      <c r="L51" s="14"/>
+      <c r="M51" s="14"/>
+      <c r="N51" s="82"/>
+      <c r="O51" s="14"/>
+      <c r="P51" s="14"/>
+      <c r="Q51" s="14"/>
+      <c r="R51" s="14"/>
+    </row>
+    <row r="52" spans="1:18" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="131"/>
+      <c r="B52" s="131"/>
+      <c r="C52" s="131"/>
+      <c r="D52" s="131"/>
+      <c r="E52" s="131"/>
+      <c r="F52" s="131"/>
+      <c r="G52" s="14"/>
+      <c r="H52" s="14"/>
+      <c r="I52" s="14"/>
+      <c r="J52" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="K52" s="14"/>
+      <c r="L52" s="14"/>
+      <c r="M52" s="14"/>
+      <c r="N52" s="82"/>
+      <c r="O52" s="14"/>
+      <c r="P52" s="14"/>
+      <c r="Q52" s="14"/>
+      <c r="R52" s="14"/>
+    </row>
+    <row r="53" spans="1:18" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="131"/>
+      <c r="B53" s="131"/>
+      <c r="C53" s="131"/>
+      <c r="D53" s="131"/>
+      <c r="E53" s="131"/>
+      <c r="F53" s="131"/>
+      <c r="G53" s="14"/>
+      <c r="H53" s="14"/>
+      <c r="I53" s="14"/>
+      <c r="J53" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="K53" s="14"/>
+      <c r="L53" s="14"/>
+      <c r="N53" s="82"/>
+      <c r="O53" s="14"/>
+      <c r="P53" s="14"/>
+      <c r="Q53" s="14"/>
+      <c r="R53" s="14"/>
+    </row>
+    <row r="54" spans="1:18" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="131"/>
+      <c r="B54" s="131"/>
+      <c r="C54" s="131"/>
+      <c r="D54" s="131"/>
+      <c r="E54" s="131"/>
+      <c r="F54" s="131"/>
+      <c r="G54" s="14"/>
+      <c r="H54" s="14"/>
+      <c r="I54" s="14"/>
+      <c r="J54" s="26" t="s">
+        <v>75</v>
+      </c>
+      <c r="K54" s="153"/>
+      <c r="L54" s="153"/>
+      <c r="M54" s="153"/>
+      <c r="N54" s="153"/>
+      <c r="O54" s="153"/>
+      <c r="P54" s="153"/>
+      <c r="Q54" s="14"/>
+      <c r="R54" s="14"/>
+    </row>
+    <row r="55" spans="1:18" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="14"/>
+      <c r="B55" s="14"/>
+      <c r="C55" s="14"/>
+      <c r="D55" s="14"/>
+      <c r="E55" s="14"/>
+      <c r="F55" s="14"/>
+      <c r="G55" s="14"/>
+      <c r="H55" s="14"/>
+      <c r="I55" s="14"/>
+      <c r="J55" s="131"/>
+      <c r="K55" s="131"/>
+      <c r="L55" s="131"/>
+      <c r="M55" s="131"/>
+      <c r="N55" s="131"/>
+      <c r="O55" s="131"/>
+      <c r="P55" s="131"/>
+      <c r="Q55" s="14"/>
+      <c r="R55" s="14"/>
+    </row>
+    <row r="56" spans="1:18" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A56" s="28" t="s">
+        <v>21</v>
+      </c>
+      <c r="B56" s="14"/>
+      <c r="C56" s="14"/>
+      <c r="D56" s="14"/>
+      <c r="E56" s="14"/>
+      <c r="F56" s="14"/>
+      <c r="G56" s="14"/>
+      <c r="H56" s="14"/>
+      <c r="I56" s="14"/>
+      <c r="J56" s="29"/>
+      <c r="K56" s="29"/>
+      <c r="L56" s="29"/>
+      <c r="M56" s="14"/>
+      <c r="N56" s="14"/>
+      <c r="O56" s="14"/>
+      <c r="P56" s="29"/>
+      <c r="Q56" s="14"/>
+      <c r="R56" s="14"/>
+    </row>
+    <row r="57" spans="1:18" s="2" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A57" s="26" t="s">
         <v>91</v>
       </c>
-      <c r="L6" s="127"/>
-[...54 lines deleted...]
-      <c r="A9" s="97" t="s">
+      <c r="B57" s="14"/>
+      <c r="C57" s="14"/>
+      <c r="D57" s="14"/>
+      <c r="E57" s="14"/>
+      <c r="F57" s="14"/>
+      <c r="G57" s="14"/>
+      <c r="H57" s="14"/>
+      <c r="I57" s="14"/>
+      <c r="J57" s="29"/>
+      <c r="K57" s="29"/>
+      <c r="L57" s="29"/>
+      <c r="M57" s="14"/>
+      <c r="N57" s="14"/>
+      <c r="O57" s="14"/>
+      <c r="P57" s="29"/>
+      <c r="Q57" s="14"/>
+      <c r="R57" s="14"/>
+    </row>
+    <row r="58" spans="1:18" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A58" s="30" t="s">
+        <v>76</v>
+      </c>
+      <c r="B58" s="98"/>
+      <c r="C58" s="98"/>
+      <c r="D58" s="98"/>
+      <c r="E58" s="98"/>
+      <c r="F58" s="98"/>
+      <c r="G58" s="98"/>
+      <c r="H58" s="98"/>
+      <c r="I58" s="98"/>
+      <c r="J58" s="65"/>
+      <c r="K58" s="161" t="s">
+        <v>103</v>
+      </c>
+      <c r="L58" s="44"/>
+      <c r="M58" s="44"/>
+      <c r="N58" s="44"/>
+      <c r="O58" s="44"/>
+      <c r="P58" s="44"/>
+      <c r="Q58" s="44"/>
+      <c r="R58" s="44"/>
+    </row>
+    <row r="59" spans="1:18" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A59" s="30" t="s">
+        <v>77</v>
+      </c>
+      <c r="B59" s="100"/>
+      <c r="C59" s="100"/>
+      <c r="D59" s="100"/>
+      <c r="E59" s="100"/>
+      <c r="F59" s="100"/>
+      <c r="G59" s="100"/>
+      <c r="H59" s="100"/>
+      <c r="I59" s="100"/>
+      <c r="J59" s="100"/>
+      <c r="K59" s="31" t="s">
+        <v>102</v>
+      </c>
+      <c r="L59" s="44"/>
+      <c r="M59" s="44"/>
+      <c r="N59" s="44"/>
+      <c r="O59" s="44"/>
+      <c r="P59" s="44"/>
+      <c r="Q59" s="44"/>
+      <c r="R59" s="44"/>
+    </row>
+    <row r="60" spans="1:18" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A60" s="30" t="s">
+        <v>78</v>
+      </c>
+      <c r="B60" s="100"/>
+      <c r="C60" s="100"/>
+      <c r="D60" s="100"/>
+      <c r="E60" s="100"/>
+      <c r="F60" s="100"/>
+      <c r="G60" s="100"/>
+      <c r="H60" s="100"/>
+      <c r="I60" s="100"/>
+      <c r="J60" s="100"/>
+      <c r="K60" s="162" t="s">
+        <v>79</v>
+      </c>
+      <c r="L60" s="163"/>
+      <c r="M60" s="88"/>
+      <c r="N60" s="88"/>
+      <c r="O60" s="88"/>
+      <c r="P60" s="88"/>
+      <c r="Q60" s="88"/>
+      <c r="R60" s="88"/>
+    </row>
+    <row r="61" spans="1:18" s="2" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A61" s="41"/>
+      <c r="B61" s="29"/>
+      <c r="C61" s="29"/>
+      <c r="D61" s="29"/>
+      <c r="E61" s="29"/>
+      <c r="F61" s="29"/>
+      <c r="G61" s="29"/>
+      <c r="H61" s="29"/>
+      <c r="I61" s="29"/>
+      <c r="J61" s="29"/>
+      <c r="K61" s="41"/>
+      <c r="L61" s="29"/>
+      <c r="M61" s="29"/>
+      <c r="N61" s="29"/>
+      <c r="O61" s="41"/>
+      <c r="P61" s="29"/>
+      <c r="Q61" s="29"/>
+      <c r="R61" s="29"/>
+    </row>
+    <row r="62" spans="1:18" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B62" s="40"/>
+      <c r="C62" s="40"/>
+      <c r="D62" s="40"/>
+      <c r="E62" s="40"/>
+      <c r="F62" s="49" t="s">
+        <v>80</v>
+      </c>
+      <c r="G62" s="43"/>
+      <c r="H62" s="43"/>
+      <c r="I62" s="43"/>
+      <c r="J62" s="43"/>
+      <c r="K62" s="43"/>
+      <c r="L62" s="43"/>
+      <c r="M62" s="40"/>
+      <c r="N62" s="40"/>
+      <c r="O62" s="40"/>
+      <c r="P62" s="40"/>
+      <c r="Q62" s="40"/>
+    </row>
+    <row r="63" spans="1:18" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F63" s="48" t="s">
+        <v>76</v>
+      </c>
+      <c r="G63" s="52"/>
+      <c r="H63" s="53"/>
+      <c r="I63" s="53"/>
+      <c r="J63" s="53"/>
+      <c r="K63" s="53"/>
+      <c r="L63" s="53"/>
+    </row>
+    <row r="64" spans="1:18" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A64" s="1"/>
+      <c r="F64" s="42" t="s">
         <v>60</v>
       </c>
-      <c r="B9" s="98"/>
-[...1215 lines deleted...]
-    <row r="80" x14ac:dyDescent="0.2"/>
+      <c r="G64" s="54"/>
+      <c r="H64" s="53"/>
+      <c r="I64" s="53"/>
+      <c r="J64" s="53"/>
+      <c r="K64" s="53"/>
+      <c r="L64" s="53"/>
+    </row>
+    <row r="65" spans="7:12" x14ac:dyDescent="0.2">
+      <c r="G65" s="40"/>
+      <c r="H65" s="31"/>
+      <c r="I65" s="40"/>
+      <c r="J65" s="31"/>
+      <c r="K65" s="40"/>
+      <c r="L65" s="40"/>
+    </row>
+    <row r="66" spans="7:12" x14ac:dyDescent="0.2"/>
+    <row r="67" spans="7:12" x14ac:dyDescent="0.2"/>
+    <row r="68" spans="7:12" x14ac:dyDescent="0.2"/>
+    <row r="69" spans="7:12" x14ac:dyDescent="0.2"/>
+    <row r="70" spans="7:12" x14ac:dyDescent="0.2"/>
+    <row r="71" spans="7:12" x14ac:dyDescent="0.2"/>
+    <row r="72" spans="7:12" x14ac:dyDescent="0.2"/>
+    <row r="73" spans="7:12" x14ac:dyDescent="0.2"/>
+    <row r="74" spans="7:12" x14ac:dyDescent="0.2"/>
+    <row r="75" spans="7:12" x14ac:dyDescent="0.2"/>
+    <row r="76" spans="7:12" x14ac:dyDescent="0.2"/>
+    <row r="77" spans="7:12" x14ac:dyDescent="0.2"/>
+    <row r="78" spans="7:12" x14ac:dyDescent="0.2"/>
+    <row r="79" spans="7:12" x14ac:dyDescent="0.2"/>
+    <row r="80" spans="7:12" x14ac:dyDescent="0.2"/>
     <row r="81" x14ac:dyDescent="0.2"/>
     <row r="82" x14ac:dyDescent="0.2"/>
     <row r="83" x14ac:dyDescent="0.2"/>
     <row r="84" x14ac:dyDescent="0.2"/>
     <row r="85" x14ac:dyDescent="0.2"/>
     <row r="86" x14ac:dyDescent="0.2"/>
     <row r="87" x14ac:dyDescent="0.2"/>
     <row r="88" x14ac:dyDescent="0.2"/>
     <row r="89" x14ac:dyDescent="0.2"/>
     <row r="90" x14ac:dyDescent="0.2"/>
     <row r="91" x14ac:dyDescent="0.2"/>
     <row r="92" x14ac:dyDescent="0.2"/>
     <row r="93" x14ac:dyDescent="0.2"/>
     <row r="94" x14ac:dyDescent="0.2"/>
     <row r="95" x14ac:dyDescent="0.2"/>
     <row r="96" x14ac:dyDescent="0.2"/>
     <row r="97" x14ac:dyDescent="0.2"/>
     <row r="98" x14ac:dyDescent="0.2"/>
     <row r="99" x14ac:dyDescent="0.2"/>
     <row r="100" x14ac:dyDescent="0.2"/>
     <row r="101" x14ac:dyDescent="0.2"/>
     <row r="102" x14ac:dyDescent="0.2"/>
     <row r="103" x14ac:dyDescent="0.2"/>
     <row r="104" x14ac:dyDescent="0.2"/>
     <row r="105" x14ac:dyDescent="0.2"/>
@@ -4793,176 +8197,616 @@
     <row r="140" x14ac:dyDescent="0.2"/>
     <row r="141" x14ac:dyDescent="0.2"/>
     <row r="142" x14ac:dyDescent="0.2"/>
     <row r="143" x14ac:dyDescent="0.2"/>
     <row r="144" x14ac:dyDescent="0.2"/>
     <row r="145" x14ac:dyDescent="0.2"/>
     <row r="146" x14ac:dyDescent="0.2"/>
     <row r="147" x14ac:dyDescent="0.2"/>
     <row r="148" x14ac:dyDescent="0.2"/>
     <row r="149" x14ac:dyDescent="0.2"/>
     <row r="150" x14ac:dyDescent="0.2"/>
     <row r="151" x14ac:dyDescent="0.2"/>
     <row r="152" x14ac:dyDescent="0.2"/>
     <row r="153" x14ac:dyDescent="0.2"/>
     <row r="154" x14ac:dyDescent="0.2"/>
     <row r="155" x14ac:dyDescent="0.2"/>
     <row r="156" x14ac:dyDescent="0.2"/>
     <row r="157" x14ac:dyDescent="0.2"/>
     <row r="158" x14ac:dyDescent="0.2"/>
     <row r="159" x14ac:dyDescent="0.2"/>
     <row r="160" x14ac:dyDescent="0.2"/>
     <row r="161" x14ac:dyDescent="0.2"/>
     <row r="162" x14ac:dyDescent="0.2"/>
     <row r="163" x14ac:dyDescent="0.2"/>
     <row r="164" x14ac:dyDescent="0.2"/>
+    <row r="165" x14ac:dyDescent="0.2"/>
   </sheetData>
   <sheetProtection insertRows="0" deleteRows="0"/>
-  <mergeCells count="118">
+  <mergeCells count="110">
+    <mergeCell ref="B59:J59"/>
+    <mergeCell ref="B60:J60"/>
+    <mergeCell ref="C8:R8"/>
+    <mergeCell ref="G40:L40"/>
+    <mergeCell ref="A42:I42"/>
+    <mergeCell ref="J42:R42"/>
+    <mergeCell ref="A38:F38"/>
+    <mergeCell ref="G38:L38"/>
     <mergeCell ref="A39:F39"/>
     <mergeCell ref="G39:L39"/>
-    <mergeCell ref="A41:I41"/>
-[...11 lines deleted...]
-    <mergeCell ref="A50:F50"/>
+    <mergeCell ref="K54:P54"/>
+    <mergeCell ref="J55:P55"/>
     <mergeCell ref="A51:F51"/>
     <mergeCell ref="A52:F52"/>
     <mergeCell ref="A53:F53"/>
-    <mergeCell ref="B58:R58"/>
+    <mergeCell ref="A54:F54"/>
+    <mergeCell ref="J25:M25"/>
+    <mergeCell ref="N25:R25"/>
+    <mergeCell ref="M37:R37"/>
+    <mergeCell ref="A35:R35"/>
+    <mergeCell ref="A32:F32"/>
     <mergeCell ref="B1:Q1"/>
     <mergeCell ref="B2:Q2"/>
-    <mergeCell ref="N5:R5"/>
-[...4 lines deleted...]
-    <mergeCell ref="M35:Q35"/>
+    <mergeCell ref="O5:R5"/>
+    <mergeCell ref="B58:I58"/>
     <mergeCell ref="A36:F36"/>
-    <mergeCell ref="F33:H33"/>
+    <mergeCell ref="G36:L36"/>
+    <mergeCell ref="M36:Q36"/>
+    <mergeCell ref="A37:F37"/>
+    <mergeCell ref="F34:H34"/>
+    <mergeCell ref="M30:R30"/>
+    <mergeCell ref="M28:R28"/>
+    <mergeCell ref="A29:F29"/>
+    <mergeCell ref="G29:L29"/>
     <mergeCell ref="M29:R29"/>
-    <mergeCell ref="M27:R27"/>
+    <mergeCell ref="A26:R26"/>
     <mergeCell ref="A28:F28"/>
+    <mergeCell ref="A27:R27"/>
     <mergeCell ref="G28:L28"/>
-    <mergeCell ref="M28:R28"/>
-[...6 lines deleted...]
-    <mergeCell ref="M37:R37"/>
+    <mergeCell ref="A25:E25"/>
+    <mergeCell ref="F25:I25"/>
     <mergeCell ref="M38:R38"/>
     <mergeCell ref="M39:R39"/>
-    <mergeCell ref="J24:M24"/>
-[...2 lines deleted...]
-    <mergeCell ref="A34:R34"/>
+    <mergeCell ref="M40:R40"/>
+    <mergeCell ref="A40:F40"/>
+    <mergeCell ref="G32:L32"/>
+    <mergeCell ref="M32:R32"/>
     <mergeCell ref="A31:F31"/>
     <mergeCell ref="G31:L31"/>
     <mergeCell ref="M31:R31"/>
+    <mergeCell ref="G37:L37"/>
+    <mergeCell ref="M34:O34"/>
     <mergeCell ref="A30:F30"/>
     <mergeCell ref="G30:L30"/>
-    <mergeCell ref="M30:R30"/>
-[...5 lines deleted...]
-    <mergeCell ref="F15:I15"/>
+    <mergeCell ref="A17:E17"/>
+    <mergeCell ref="F17:I17"/>
+    <mergeCell ref="J17:M17"/>
+    <mergeCell ref="N17:R17"/>
+    <mergeCell ref="A21:E21"/>
+    <mergeCell ref="F21:I21"/>
+    <mergeCell ref="J21:M21"/>
+    <mergeCell ref="N21:R21"/>
     <mergeCell ref="A22:E22"/>
     <mergeCell ref="F22:I22"/>
     <mergeCell ref="J22:M22"/>
-    <mergeCell ref="N22:R22"/>
     <mergeCell ref="A23:E23"/>
     <mergeCell ref="F23:I23"/>
     <mergeCell ref="J23:M23"/>
     <mergeCell ref="N23:R23"/>
-    <mergeCell ref="A19:R19"/>
-[...1 lines deleted...]
-    <mergeCell ref="N15:R15"/>
+    <mergeCell ref="A24:E24"/>
+    <mergeCell ref="F24:I24"/>
+    <mergeCell ref="J24:M24"/>
+    <mergeCell ref="N24:R24"/>
+    <mergeCell ref="A20:R20"/>
+    <mergeCell ref="A14:E14"/>
+    <mergeCell ref="N14:R14"/>
+    <mergeCell ref="A10:E10"/>
+    <mergeCell ref="F10:I10"/>
+    <mergeCell ref="J10:M10"/>
+    <mergeCell ref="N10:R10"/>
+    <mergeCell ref="A11:E11"/>
+    <mergeCell ref="N11:R11"/>
     <mergeCell ref="A16:E16"/>
     <mergeCell ref="F16:I16"/>
     <mergeCell ref="J16:M16"/>
     <mergeCell ref="N16:R16"/>
-    <mergeCell ref="A20:E20"/>
-[...38 lines deleted...]
-    <mergeCell ref="N17:R17"/>
+    <mergeCell ref="D3:E3"/>
+    <mergeCell ref="L3:N3"/>
+    <mergeCell ref="N22:R22"/>
     <mergeCell ref="A18:E18"/>
     <mergeCell ref="F18:I18"/>
     <mergeCell ref="J18:M18"/>
     <mergeCell ref="N18:R18"/>
+    <mergeCell ref="A19:E19"/>
+    <mergeCell ref="F19:I19"/>
+    <mergeCell ref="J19:M19"/>
+    <mergeCell ref="N19:R19"/>
+    <mergeCell ref="B6:K6"/>
+    <mergeCell ref="D7:F7"/>
+    <mergeCell ref="I7:J7"/>
+    <mergeCell ref="D5:M5"/>
+    <mergeCell ref="L7:N7"/>
+    <mergeCell ref="M6:N6"/>
+    <mergeCell ref="P7:R7"/>
+    <mergeCell ref="P6:XFD6"/>
+    <mergeCell ref="O4:R4"/>
+    <mergeCell ref="A12:E12"/>
+    <mergeCell ref="N12:R12"/>
+    <mergeCell ref="A13:E13"/>
+    <mergeCell ref="N13:R13"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0" bottom="0" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="77" orientation="portrait" horizontalDpi="4294967294" verticalDpi="4294967294" r:id="rId1"/>
   <drawing r:id="rId2"/>
+  <legacyDrawing r:id="rId3"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x14">
+      <controls>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="2049" r:id="rId4" name="Check Box 1">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>2</xdr:col>
+                    <xdr:colOff>85725</xdr:colOff>
+                    <xdr:row>42</xdr:row>
+                    <xdr:rowOff>0</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>2</xdr:col>
+                    <xdr:colOff>276225</xdr:colOff>
+                    <xdr:row>42</xdr:row>
+                    <xdr:rowOff>200025</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="2051" r:id="rId5" name="Check Box 3">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>2</xdr:col>
+                    <xdr:colOff>85725</xdr:colOff>
+                    <xdr:row>43</xdr:row>
+                    <xdr:rowOff>0</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>2</xdr:col>
+                    <xdr:colOff>276225</xdr:colOff>
+                    <xdr:row>43</xdr:row>
+                    <xdr:rowOff>200025</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="2052" r:id="rId6" name="Check Box 4">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>2</xdr:col>
+                    <xdr:colOff>85725</xdr:colOff>
+                    <xdr:row>44</xdr:row>
+                    <xdr:rowOff>0</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>2</xdr:col>
+                    <xdr:colOff>276225</xdr:colOff>
+                    <xdr:row>44</xdr:row>
+                    <xdr:rowOff>200025</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="2053" r:id="rId7" name="Check Box 5">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>2</xdr:col>
+                    <xdr:colOff>85725</xdr:colOff>
+                    <xdr:row>45</xdr:row>
+                    <xdr:rowOff>0</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>2</xdr:col>
+                    <xdr:colOff>276225</xdr:colOff>
+                    <xdr:row>45</xdr:row>
+                    <xdr:rowOff>200025</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="2054" r:id="rId8" name="Check Box 6">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>2</xdr:col>
+                    <xdr:colOff>85725</xdr:colOff>
+                    <xdr:row>46</xdr:row>
+                    <xdr:rowOff>0</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>2</xdr:col>
+                    <xdr:colOff>276225</xdr:colOff>
+                    <xdr:row>46</xdr:row>
+                    <xdr:rowOff>200025</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="2055" r:id="rId9" name="Check Box 7">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>2</xdr:col>
+                    <xdr:colOff>85725</xdr:colOff>
+                    <xdr:row>47</xdr:row>
+                    <xdr:rowOff>0</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>2</xdr:col>
+                    <xdr:colOff>276225</xdr:colOff>
+                    <xdr:row>47</xdr:row>
+                    <xdr:rowOff>200025</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="2056" r:id="rId10" name="Check Box 8">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>2</xdr:col>
+                    <xdr:colOff>85725</xdr:colOff>
+                    <xdr:row>48</xdr:row>
+                    <xdr:rowOff>0</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>2</xdr:col>
+                    <xdr:colOff>276225</xdr:colOff>
+                    <xdr:row>48</xdr:row>
+                    <xdr:rowOff>200025</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="2057" r:id="rId11" name="Check Box 9">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>13</xdr:col>
+                    <xdr:colOff>85725</xdr:colOff>
+                    <xdr:row>42</xdr:row>
+                    <xdr:rowOff>0</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>13</xdr:col>
+                    <xdr:colOff>276225</xdr:colOff>
+                    <xdr:row>42</xdr:row>
+                    <xdr:rowOff>200025</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="2058" r:id="rId12" name="Check Box 10">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>13</xdr:col>
+                    <xdr:colOff>85725</xdr:colOff>
+                    <xdr:row>43</xdr:row>
+                    <xdr:rowOff>0</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>13</xdr:col>
+                    <xdr:colOff>276225</xdr:colOff>
+                    <xdr:row>43</xdr:row>
+                    <xdr:rowOff>200025</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="2059" r:id="rId13" name="Check Box 11">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>13</xdr:col>
+                    <xdr:colOff>85725</xdr:colOff>
+                    <xdr:row>44</xdr:row>
+                    <xdr:rowOff>0</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>13</xdr:col>
+                    <xdr:colOff>276225</xdr:colOff>
+                    <xdr:row>44</xdr:row>
+                    <xdr:rowOff>200025</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="2060" r:id="rId14" name="Check Box 12">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>13</xdr:col>
+                    <xdr:colOff>85725</xdr:colOff>
+                    <xdr:row>45</xdr:row>
+                    <xdr:rowOff>0</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>13</xdr:col>
+                    <xdr:colOff>276225</xdr:colOff>
+                    <xdr:row>45</xdr:row>
+                    <xdr:rowOff>200025</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="2061" r:id="rId15" name="Check Box 13">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>13</xdr:col>
+                    <xdr:colOff>85725</xdr:colOff>
+                    <xdr:row>46</xdr:row>
+                    <xdr:rowOff>0</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>13</xdr:col>
+                    <xdr:colOff>276225</xdr:colOff>
+                    <xdr:row>46</xdr:row>
+                    <xdr:rowOff>200025</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="2062" r:id="rId16" name="Check Box 14">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>13</xdr:col>
+                    <xdr:colOff>85725</xdr:colOff>
+                    <xdr:row>47</xdr:row>
+                    <xdr:rowOff>0</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>13</xdr:col>
+                    <xdr:colOff>276225</xdr:colOff>
+                    <xdr:row>47</xdr:row>
+                    <xdr:rowOff>200025</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="2063" r:id="rId17" name="Check Box 15">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>13</xdr:col>
+                    <xdr:colOff>85725</xdr:colOff>
+                    <xdr:row>48</xdr:row>
+                    <xdr:rowOff>0</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>13</xdr:col>
+                    <xdr:colOff>276225</xdr:colOff>
+                    <xdr:row>48</xdr:row>
+                    <xdr:rowOff>200025</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="2064" r:id="rId18" name="Check Box 16">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>13</xdr:col>
+                    <xdr:colOff>85725</xdr:colOff>
+                    <xdr:row>49</xdr:row>
+                    <xdr:rowOff>0</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>13</xdr:col>
+                    <xdr:colOff>276225</xdr:colOff>
+                    <xdr:row>49</xdr:row>
+                    <xdr:rowOff>200025</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="2065" r:id="rId19" name="Check Box 17">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>13</xdr:col>
+                    <xdr:colOff>85725</xdr:colOff>
+                    <xdr:row>50</xdr:row>
+                    <xdr:rowOff>0</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>13</xdr:col>
+                    <xdr:colOff>276225</xdr:colOff>
+                    <xdr:row>50</xdr:row>
+                    <xdr:rowOff>200025</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="2066" r:id="rId20" name="Check Box 18">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>13</xdr:col>
+                    <xdr:colOff>85725</xdr:colOff>
+                    <xdr:row>51</xdr:row>
+                    <xdr:rowOff>0</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>13</xdr:col>
+                    <xdr:colOff>276225</xdr:colOff>
+                    <xdr:row>51</xdr:row>
+                    <xdr:rowOff>200025</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="2067" r:id="rId21" name="Check Box 19">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>13</xdr:col>
+                    <xdr:colOff>85725</xdr:colOff>
+                    <xdr:row>52</xdr:row>
+                    <xdr:rowOff>0</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>13</xdr:col>
+                    <xdr:colOff>276225</xdr:colOff>
+                    <xdr:row>52</xdr:row>
+                    <xdr:rowOff>200025</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="2068" r:id="rId22" name="Check Box 20">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>5</xdr:col>
+                    <xdr:colOff>85725</xdr:colOff>
+                    <xdr:row>2</xdr:row>
+                    <xdr:rowOff>0</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>5</xdr:col>
+                    <xdr:colOff>276225</xdr:colOff>
+                    <xdr:row>3</xdr:row>
+                    <xdr:rowOff>0</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="2069" r:id="rId23" name="Check Box 21">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>14</xdr:col>
+                    <xdr:colOff>85725</xdr:colOff>
+                    <xdr:row>2</xdr:row>
+                    <xdr:rowOff>0</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>14</xdr:col>
+                    <xdr:colOff>276225</xdr:colOff>
+                    <xdr:row>3</xdr:row>
+                    <xdr:rowOff>0</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+      </controls>
+    </mc:Choice>
+  </mc:AlternateContent>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Rangos con nombre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>